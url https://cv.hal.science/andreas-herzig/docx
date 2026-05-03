--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andreas Herzig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNN-Based Online Learning of Concepts and Action Laws in an Open World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/30504554251394337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779695v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative uncertainty and dynamics of argumentation through dynamic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.Pages 370-405. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exac098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface (Special issue FolKS 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (2-3), pp.145-147. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-021-09782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Epistemic Logic and its Application to Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue: Epistemic Planning, 298, pp.103437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2020.103437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Belief and Mere Belief About a Proposition and the Classification of Epistemic-Doxastic Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofiska Notiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Årgång 8 (1- Special issue on modal logic), pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource separation in dynamic logic of propositional assignments (In Press, Journal Pre-proof)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100683. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlamp.2021.100683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-validity games and lower bounds on the complexity of modal axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Iliev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.Pages 155-185. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzaa068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoepistemic equilibrium logic and epistemic specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282, pp.103249. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2020.103249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Gossip Problems using Answer Set Programming: An Epistemic Planning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings 36th International Conference on Logic Programming (Technical Communications), 325, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.325.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic Account of Active Integrity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169 (3), pp.179-210. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2019-1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemic gossip problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342 (3), pp.654-663. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2018.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short biography of Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3-4), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2018.1439360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgment aggregation in dynamic logic of propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Novaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (7), pp.1471-1498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exy024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic epistemic logics: promises, problems, shortcomings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3-4), pp.328-341. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2017.1416036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short biography of Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI logics for BDI architectures: old problems, new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 31 (n° 1), pp. 73-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-016-0457-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier grâce au bavardage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing Exclusive Control in Boolean Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings Sixteenth Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2017), 251, pp.43-56. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.251.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to share knowledge by gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIC-170723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Announcements to Attentive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 25 (n° 1), pp. 1-35. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-015-9234-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of knowledge and action: critical analysis and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.719-753. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal account of dishonesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Sakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.259-294. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzu043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing equilibrium models in modal logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 12 (n° 2), pp. 192-207. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jal.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding power on actions and mental attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue of best papers of FAMAS 2007, 21 (3), pp.311-331. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzr039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositional update operators based on formula/literal dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2499937.2499945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-013-0387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public announcements, public assignments and the complexity of their logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.249-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2012.705964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique modale des modèles d’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3-4), pp.263-264. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2011.9736665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From situation calculus to dynamic epistemic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.179-204. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exq024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Introduction: Logical Methods for Social Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Logical Methods for Social Concepts (August 2011), 40 (4), pp.441-443. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-011-9186-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic of agency I: STIT, abilities and powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (Article number: 89), pp.89-121. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-009-9105-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for public announcement logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special Issue on Tableaux and Analytic Proof Methods, 20 (1), pp.55--76. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exn060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic of trust and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F. Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.214-244. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzp077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspective Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 169, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-009-9554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logic of acceptance: grounding institutions on agents' attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.901-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamics of institutional agreements (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (2), pp.321--355. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-009-9645-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and local graph modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the 5th Workshop on Methods for Modalities (M4M5 2007), 231, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00556034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical formalization of the OCC theory of emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (2), pp.201--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What groups do, can do, and know they can do: an analysis in normal modal logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.261-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Trust in Self-Interested Expert Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-010-0268-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Dynamic Epistemic Logic&amp;quot; : by Hans van Ditmarsch, Wiebe van der Hoek, Barteld Kooi, “Dynamic Epistemic Logic”, Springer Verlag, Synthese Library 337, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.439--443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary announcement logic (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoshiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Symbolic Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, The 2007 Annual Conference of the Australasian Association for Logic, 14 (3), pp.438--439. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2178/bsl/1231081377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic of intention and attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163 (1), pp.45-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowable' as 'known after an announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The review of symbolic logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.305--334. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755020308080210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative axiomatics and complexity of deliberative STIT theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-007-9078-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLEIAD, un agent émotionnel pour évaluer la typologie OCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (5-6), pp.781-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatheory of actions: beyond consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (16/17), pp.951-984. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2007.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Framework for Grounding-based Dialogue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (4), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Alternating-time Temporal Logic in Strategic STIT Logic of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exl025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression in Modal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.165-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation pluridisciplinaire de l'inférence d'actes de langage non littéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Virbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors-série, pp.197-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Dynamics in Cooperative Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (2), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/17.2.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (181)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Logic of Theory Base Change: Reformulation of Belief Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vanina Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia, United States. pp.14922-14929, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/AAAI.V39I14.33636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Change in Modal Logic S5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilera-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (PA), United States. pp.14781-14789, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/AAAI.V39I14.33620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Epistemic-Doxastic Planning with Observation and Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Engesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver (BC), France. pp.10501-10508, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/AAAI.V38I9.28919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel View of Analogical Proportion Between Formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, SPAIN, Spain. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfactual Reasoning via Grounded Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilera-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Principles of Knowledge Representation and Reasoning, Incorporated (KR, Inc.), Sep 2023, Rhodes, Greece. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/KR.2023/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Repair via Event-Condition-Action Rules in Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Foundations of Information and Knowledge Systems (FoIKS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.75-92, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11321-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computationally Grounded Logic of ‘Seeing-to-it-that’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin-Boithias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Joint Conference on Artificial Intelligence (IJCAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conferences on Artifical Intelligence (IJCAI), Jul 2022, Vienne, Austria. pp.2648-2654, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Abstract Argumentation Frameworks With Incomplete Knowledge of Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.1922-1928, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Epistemic Logic with Finite Iteration and Parallel Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles of Knowledge Representation and Reasoning (KR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual, Vietnam. pp.676-680, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2021/68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Base Repair: From Active Integrity Constraints to Active TBoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Description Logics (DL 2020) co-located with KR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Online event, Greece. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Parallel Multi-Agent Epistemic Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vianey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles of Knowledge Representation and Reasoning - KR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining HTN Methods via Task Insertion with Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankui Hankz Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conference on Artificial Intelligence (AAAi 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.10009-10016, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i06.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic of Explicit and Implicit Distributed Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benito Fabian Romero Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligent Systems Group (GSI); Research Center on Intelligent Technologies of the University of Santiago de Compostela (CiTIUS), Aug 2020, Santiago de Compostela, Spain. pp.753-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouIST: a Friendly Language for Propositional Logic and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Joint Conference on Artificial Intelligence (IJCAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Yokohama, Japan. pp.5240-5242, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2020/756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Epistemic Logic of Incomplete Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles of Knowledge Representation and Reasoning (KR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual, Vietnam. pp.681-685, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2021/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic logic of policies and contingent planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Engesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mattmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Nebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.659-674, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified evidence logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Joint Conference on Artificial Intelligence (IJCAI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1523-1529, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2019/211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic logic of parallel propositional assignments and its applications to planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vianey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence {IJCAI-19}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Macao, China. pp.5576-5582, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2019/774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Epistemic Gossip Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vianey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Multi-Agent Systems (EUMAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bergen, Norway. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Argumentation in Dynamic Logic: Representation, Reasoning and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Chinese Conference on Logic and Argumentation (CLAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China. pp.153-185, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7791-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource separation in dynamic logic of propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamic Logic, in World Congress on Formal Methods (DALI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.155-170, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38808-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When 'knowing whether' is better than 'knowing that</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Extension of ALCO for Repairing via Preferred Updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL workshop 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-validity games and absolute minimality of modal axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Iliev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advances in Modal Logic (AiML 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berne, Switzerland. pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Refinement Relation in Belief-Intention Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongmo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Italian Association for Artificial Intelligence (AI*IA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy. pp.186-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategically knowing how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 2017, Melbourne, Australia. pp.1031-1038, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Determinism and the Dynamics of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Moyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.1053-1059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouIST again... Formalisez et résolvez facilement des problèmes avec des solveurs SAT, SMT et QBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Valais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Task Network Planning with Task Insertion and State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoheng Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.4463-4469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing Exclusive Control in Boolean Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1707.08736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing ABoxes through Active Integrity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Description Logics (DL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Logic for Data-aware Systems: Decidability Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongmo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference On Logics In Artificial Intelligence (JELIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp. 558-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple epistemic planning: generalised gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp. 1563-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On hierarchical task networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference On Logics In Artificial Intelligence (JELIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp. 551-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for Epistemic Gossip Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwe B. Kuijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOFT 2016 - 12th Conference on Logic and the Foundations of Game and Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic Framework for Abstract Argumentation (CAF 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Cerutti (School of Computer Science &amp; Informatis at Cardiff University); Francesca Toni (Department of Computing at Imperial College London), Jul 2016, Cardiff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to share knowledge by gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agreement Technologies in European Conference on Multi-Agent Systems (EUMAS/AT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Athens, Greece. pp. 249-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On logics of strategic ability based on propositional control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.95--101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic boolean games based on a logic of visibility and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.1116-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference on Advances in Modal logic (AiML 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple account of multi-agent epistemic planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp. 193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building epistemic logic from observations and public announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Principles of Knowledge Representation and Reasoning (KR 2016), co-located with DL 2016 and NMR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Cap, South Africa. pp.268-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Equilibrium Logic (IJCAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conference on Artificial Intelligence (IJCAI); Argentinean Association of Artificial Intelligence (AAIA-SADIO division), Jul 2015, Buenos Aires, Argentina. pp.2964-2970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and action: how should we combine their logics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FroCoS'15 : 10th International Symposium on Frontiers of Combining Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A poor man's epistemic logic based on propositional assignment and higher-order observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Logic, Rationality and Interaction (LORI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp. 156-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple account of multiagent epistemic planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur la Planification, la Décision et l'Apprentissage (JFPDA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rennes, France. pp. 23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une logique épistémique modeste basée sur les observations d'ordre supérieur (IAF 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Journées d'Intelligence Artificielle Fondamentale (IAF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; AFIA, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic Framework for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles of Knowledge Representation and Reasoning (KR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Pozos Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bordeaux, France. pp. 981-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the revision of planning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leliane Nunes de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Artificial Intelligence (ECAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp. 435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-based personal information management in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramdi Seifeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence - ICAART 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp. 667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief change operations: a short history of nearly everything, told in dynamic logic of propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding argument graphs in logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems - IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp. 345-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic view of active integrity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Logics in Artificial Intelligence (JELIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madeira, Portugal. pp. 486-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating-time Temporal Logic with Explicit Programs (LAMAS 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Logical Aspects of Multi-Agent Systems @ AAMAS 2014 (LAMAS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Separation Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Logic, Language, Information, and Computation - WoLLIC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Darmstadt, Germany. pp. 168-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen to me! Public announcements to agents that pay attention - or not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40948-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics for multi-agent systems: a critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence - IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp. 1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about actions meets strategic logics (LORI 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China. pp.162-175, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40948-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic logic of propositional assignments : a well-behaved variant of PDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual IEEE/ACM Symposium on Logic in Computer Science (LICS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, LA, United States. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2013.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining equilibrium logic and dynamic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Logic Programming and Nonmonotonic Reasoning (LPNMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain. pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le raisonnement sur les actions rencontre les logiques stratégiques (MFI 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées francophones sur les Modèles Formels de l'Interaction (MFI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques pour le changement de croyances : une histoire de tout, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de l'Intelligence Artificielle Fondamentale (JIAF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche : GdR I3 (Information – Interaction – Intelligence); LSIS : Laboratoire des Sciences de l'Information et des Systèmes, (UMR 7296), Marseille, Jun 2013, Aix-en-Provence, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois traditions en logiques d'action: vers une unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de l'Intelligence Artificielle Fondamentale (JIAF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Strategies in the Dynamic Epistemic Logic of Propositional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Dynamics in Logic (Dynamics in Logic II 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some truths are best left unsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th conference on Advances in Modal logic (AiML 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhagen, Denmark. pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computationally grounded dynamic logic of agency, with application to legal actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11h International Conference on Deontic Logic in Computer Science (DEON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bergen, Norway. pp.170-183, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31570-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of propositional control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Dynamics in Logic (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussels (V.U.B), May 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modal logic of equilibrium models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Frontiers of Combining Systems (FroCoS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saarbrucken, Germany. pp.135--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic of institutional actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.295-311, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22359-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents that speak: modelling communicative plans and information sources in a logic of announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2011, Taipei, Taiwan. pp.1207-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of Contingency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Spring Symposium: Logical Formalizations of Commonsense Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Mar 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositional assignments, announcements, and their applications to logics of action and agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Logical Aspects of Multi-Agent Systems (LAMAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Osuna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to do social simulation in logic: modelling the segregation game in a dynamic logic of assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.59-73, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28400-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between STIT theory and the logic of programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire des simulations sociales en logique : formalisation du modèle de ségrégation dans une logique dynamique des affectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journees francophones sur les Modèles Formels de l'Interaction (MFI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic of normative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Joint Conference on Artificial Intelligence (IJCAI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.228-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contingency-based equilibrium logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Logic Programming and Nonmonotonic Reasoning (LPNMR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20895-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for Acceptance Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathijs de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Declarative Agent Languages and Technologies (DALT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11355-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic languages of propositional control for protocol specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Logics in Security" at (ESSLLI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of propositional control: a Swiss knife for MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Logics, Languages, and Organisations Federated Workshops (MALLOW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in complex actions (ECAI 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.1037-1038, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic for Termgraph Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Echahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Graph Transformations (ICGT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Twente, Netherlands. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15928-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau systems for MAS logics: implementing your prover in LoTREC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Logics for Resource-Bounded Agents at Multi-Agent Logics, Languages, and Organisations Federated Workshops (LRBA @ MALLOW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Account of Lying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Sakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Logics in Artificial Intelligence (JELIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.286-299, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15675-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in complex actions (ESSLLI 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Logics in Security @ 22rd European Summer School in Logic, Language and Information (ESSLLI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts as announcements (LSIR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international workshop on Logic and the Simulation of Interaction and Reasoning @ IJCAI (LSIR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol for execution of distributed logic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Aszalós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Intelligent Distributed Computing (IDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ayia Napa, Cyprus. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03214-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic context logic and its application to norm change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Normative Multi-Agent Systems (NorMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dagstuhl, Germany. pp.259-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics of Institutional Agreements (KRAMAS 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Knowledge Representation for Agents and Multi-agent Systems (KRAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.66-80, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05301-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts as announcements (Dagstuhl Seminar on Information processing, rational belief change and social interaction, Dagstuhl, Germany, 23/08/09-27/08/09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Information processing, rational belief change and social interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions and assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dastani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Logic, Rationality and Interaction (LORI-II 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Games in Modal Logic: Joint Actions, Knowledge and Preferences all together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Logic, Rationality and Interaction (LORI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.212-226, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the intentional and institutional semantics of speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Declarative Agent Languages and Technologies (DALT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic context logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Logic, Rationality, and Interaction (LORI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00556156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to Agent Communication Languages (short version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1293-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Based Evaluation of Wikipedia's Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F. Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Engineering Societies in the Agents World (ESAW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Utrecht, Unknown Region. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cognitive trust theories to computational trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F. Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Trust in Agent Societies (TRUST 2009 @ AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of Context for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECAI Workshop on Context and ontologies (C&amp;O 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime implicate-based belief revision operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.741-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspective Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Australasian Joint Conference on Artificial Intelligence (AI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Auckland, New Zealand. pp.18-29, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89378-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we accept after an announcement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague International Colloquium : Logic of change, change of logic (LoCCoL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform interpolation by resolution in modal logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Logics in Artificial Intelligence (JELIA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. pp.219--231, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87803-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of logics of individual and group agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Advances in Modal Logic (AIML 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nancy, France. pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena for a logic of trust and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic aspects of knowledge about powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium "Logic of change, change of logic" (LoCCoL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Accept After an Announcement ? (KRAMAS 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Knowledge Representation for Agents and Multi-Agent Systems (KRAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEL à EDL ou comment illustrer la puissance des événements inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées francophones sur les Modèles Formels de l'Interaction (MFI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DEL to EDL: exploring the power of converse events (ECSQARU 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.199-209, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75256-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00556150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation and mental states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2007, Honolulu, Hawaii, United States. pp.610--612, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1329125.1329311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkin'bout Kripke models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hybrid Logic 2007 (HyLo 2007) @ ESSLLI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tableau method for public announcement logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods (TABLEAUX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Aix-en-Provence, France. pp.43-59, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73099-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we achieve by arbitrary announcements? A dynamic take on Fitch's knowability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Rationality and Knowledge (TARK 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bruxelles, Belgium. pp.42-51, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1324249.1324259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normal simulation of coalition logic and an epistemic extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Rationality and Knowledge (TARK 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brussels, Belgium. pp.91-101, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1324249.1324264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Regression for Reasoning about Knowledge and Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Jul 2007, Vancouver, Canada. pp.1070-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur les actions : de Toronto à Amstermdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées francophones Modèles Formels de l'Interaction (MFI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCC's emotions: a formalization in a BDI logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.24-32, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating domain descriptions (NMR 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Nonmonotonic Reasoning (NMR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing attempt in a modal logic of intentional action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Logics in Artificial Intelligence (JELIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.280-292, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11853886_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoTREC: An environment for experiencing Kripke Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sahade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Tools for Teaching Logic (TTL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Salamanca, Spain. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating domain descriptions (ECAI 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.397-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for an emotionally aware intelligent environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence Techniques for Ambient Intelligence (AITAmI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva de Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation logique d'agents rationnels pour l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coalition Logic to STIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Logic and Communication in Multi-Agent Systems (LCMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, Scotland, United Kingdom. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de raisonnement par tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sahade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Semantics for the FIPA Agent Communication Language based on Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Nickles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Trento, Italy. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing How to Play: Uniform Choices in Logics of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFMAS; SIGAI; ATAL, May 2006, Hakodate, Japan. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1160633.1160666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STIT-extension of ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Logics in Artificial Intelligence (JELIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.69-81, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11853886_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminating modal tableaux with simple completenness proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sahade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Modal Logic (AIML 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Noosa, Queensland, Australia. pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modularity approach for a fragment of ALC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Logics in Artificial Intelligence (JELIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.216-228, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11853886_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding and the expression of belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Principles of Knowledge Representation and Reasoning (KR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Windermere, United Kingdom. pp.211-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden faces of Intention: using STIT to discover them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Trypuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Logic IV - Studia Logica International Conference: Towards Mathematical Philosophy (Trends in Logic IV 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toruñ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Actions and Ontic Actions: a Unified Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Joint Conference: 10th Ibero-American Conference on AI and 18th Brazilian AI Symposium (IBERAMIA-SBIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirão Preto, Brazil. pp.409-418, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11874850_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring trust (CLIMA 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dastani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Hulstijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leendert W. N. van Der Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On updates with integrity constraints (Belief Change in Rational Agents: Perspectives from Artificial Intelligence, Philosophy, and Economics , Dagstuhl (Germany), 07/08/05-12/08/05)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar : Belief Change in Rational Agents: Perspectives from Artificial Intelligence, Philosophy, and Economics (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action progression and revision in multiagent belief structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Nonmonotonic Reasoning, Action, and Change (NRAC 2005) @ IJCAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, Scotland, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modularity of theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Advances in Modal logic (AiML 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Manchester, United Kingdom. pp.93-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Mutual Beliefs by Joint Attention: towards a Formal Model of Public Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Annual Conference of the Cognitive Science Society 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognitive Science Society, Jul 2005, Stresa, Italy. pp.1325-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesion, coupling and the meta-theory of actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence (IJCAI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Joint Conferences on Artificial Intelligence, Jul 2005, Edinburgh, United Kingdom. pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for grounding-based dialogue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop on Logic and Communication in Multiagent Systems (LCMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Paper: Paraconsistent Reasoning for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Uncertainty Reasoning for the Semantic Web (URSW 2005) @ ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain descriptions should be modular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Non-Monotonic Reasoning (NMR 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision and update in multiagent belief structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Logic and the Foundations of Game and Decision Theory (LOFT6 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Leipzig, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring trust (CLIMA 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dastani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Hulstijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leendert W. N. van Der Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth workshop on computational logic in multi-agent systems (CLIMA V 2004) à JELIA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&L intention revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Principles of Knowledge Representation and Reasoning (KR 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Whistler, Canada. pp.527-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation change in dependence logic and situation calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Deontic Logic in Computer Science (DEON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Madeira, Portugal. pp.57-73, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25927-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des intentions d'agent à partir de ses désirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Journées Francophones sur les Modèles Formels de l'Interaction (MFI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On modal probability and belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b11792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action representation and partially observable planning using epistemic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.1067-1072, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/1630659.1630812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain descriptions should be modular (preliminary draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Festschrift for the 60th Anniversary of Norman Foo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression in modal logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Methods for Modalities (M4M 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nancy, France. pp.165-185, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jancl.13.165-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On iterated revision in the AGM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.477-488, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal probability, belief, and actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Knowledge Representation and Approximate Reasoning (KR&amp;AR 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Olsztyn, Poland. pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs, intentions, actions and speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Wallerfangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and revision in a modal logic of belief and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France. pp.307-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention et principes de cooperation pour le traitement des requetes et des questions fermees au travers des assertifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle; Association Française pour la Reconnaissance et l'Interprétation des Formes, Jan 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It depends on the context! A decidable logic of actions and plans based on a ternary dependence relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Alexandre Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Non-Monotonic Reasoning (NMR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought you didn't know! On belief revision in dynamic doxastic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Logic and the Foundations of Game and Decision Theory (LOFT5 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic of intention with cooperation principles and with assertive speech acts as communication primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.920-927, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates, actions and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polacsek Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Joint Conference on Artificial Intelligence (IJCAI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seattle, Washington, United States. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotrec: a generic tableau prover for modal and description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fauthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Automated Reasoning (IJCAR 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Siena, Italy. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions perceptives et non-perceptives dans une logique de croyances et intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones des Modèles formels de l'interaction (MFI'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation logique de la communication non-littérale à la lumière d'aperçus pragmatiques et neuropsycholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones des Modèles Formels de l'Interaction (MFI'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Aszalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Engineering Societies in the Agents World (ESAW 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Prague, Czech Republic. pp.74-86, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45584-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning as abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Planning under Uncertainty @ IJCAI 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for planning under partial observability (AIPS 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Artificial Intelligence Planning and Scheduling (AIPS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Breckenridge, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal logic for epistemic tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence (ECAI 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany. pp.553-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de langage non-littéraux et approche intentionnelle du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Virbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de la Recherche en Sciences Cognitives de Toulouse (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic-Based Framework for Rational Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence annuelle sur le Traitement Automatique des Langues Naturelles (TALN-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for planning under partial observability (AAAI 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th National Conference on Artificial Intelligence (AAAI 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Jul 2000, Austin, Texas, United States. pp.768-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of Dialogue Acts and Indirect Speech Acts in a BDI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Virbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4h International Workshop on the Semantics and Pragmatics of Dialogue (Götalog'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative relevance and independence: a roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Joint Conference on Artificial Intelligence (IJCAI 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Joint Conferences on Artificial Intelligence organization; Japanese Society for Artificial Intelligence (JSAI), Aug 1997, Nagoya, Japan. pp.62--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois, structures et dépendances (groupe LSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées nationales du PRC-GDR Intelligence Artificielle (PRC-GDR IA 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to change factual beliefs using laws and dependence information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Joint Conference on Qualitative and Quantitative Practical Reasoning (ECSQARU-FAPR 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Bad Honnef, Germany. pp.311-321, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0035631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkin'bout consistency, or: When logically possible becomes possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frias Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal and Applied Practical Reasoning (FAPR 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Bonn, Germany. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61313-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'évolutif et de l'incertain dans une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serenella Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales du PRC-GDR : Intelligence Artificielle (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche IA du CNRS, Feb 1995, Nancy, France. pp.77--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative possibilistic independence, plausible reasoning and belief revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonmonotonic Reasoning Action and Change (NRAC 1995) in conjunction with IJCAI 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinal view of independence, plausible reasoning and belief revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Uncertainty in Artificial Intelligence (UAI 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Seattle, WA, United States. pp.195--203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinal view of independence with application to plausible reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Uncertainty in Artificial Intelligence (UAI 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Uncertainty in Artificial Intelligence, Jul 1994, Seattles, United States. pp.195-203, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-55860-332-5.50030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal analysis of possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Uncertainty (ECSQARU 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Marseille, France. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-54659-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster sur ``La logique facile avec TouIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Valais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig; Andreas and Lorini; Emiliano and Pearce; David. Springer, 34, pp.689, 2019, AI &amp; Society, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-017-0782-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Leadership and Enthusiasm: A Festschrift in Honour of Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabalar, Pedro; Dieguez, Martin; Herzig, Andreas; Pearce, David. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 (3-4), 2017, Journal of Applied Non-Classical Logics, ISSN 1166-3081. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2018.1439360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cognitive Foundations of Group Attitudes and Social Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig, Andreas; Lorini, Emiliano. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2015, Studies in the Philosophy of Sociality, 978-3319217314. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21732-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kripke's Worlds: An introduction to modal logics via tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XV, 198, 2014, Studies in Universal Logic - Series ISSN: 2297-0282, 978-3-7643-8503-3. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8504-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSI 2014: European Conference on Social Intelligence, Proceedings of the European Conference on Social Intelligence (ECSI-2014) Barcelona, Spain, November 3-5, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig, Andreas; Lorini, Emiliano. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1283, pp.1-358, 2014, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Logic and the Foundations of the Theory of Games and Decisions (Selected papers LOFT 9, Toulouse, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonanno, Giacomo; Herzig, Andreas; Lang, Jérôme; Van Der Hoek, Wiebe. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42 (3), 2013, Special issue of Internatinal Journal of Game theory, ISSN 0020-7276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics in Artificial Intelligence: 13th European Conference, JELIA 2012, Toulouse, France, September 26-28, 2012. Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fariñas del Cerro, Luis; Herzig, Andrea; Mengin, Jérôme. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7519, 2012, Lecture Notes in Computer Science book series, 978-3-642-33352-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Game Theory (LOFT 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonanno, Giacomo; Herzig, Andreas; Lang, Jérôme; Van Der Hoek, Wiebe. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21 (3-4), 2011, Journal of Applied Non-Classical Logics, ISSN: 1166-3081 (Print) 1958-5780 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics (2010) : Special Issue 20th Anniversary - Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balbiani, Philippe; Fariñas del Cerro, Luis; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4), pp.312-477, 2011, Journal of Applied Non-Classical Logics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on commonsense reasoning for the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Harmelen, Frank; Herzig, Andreas; Hitzler, Pascal; Qi, Guilin. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58 (1-2), 2010, Annals of Mathematics and Artificial Intelligence, ISSN : 1573-7470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRAC 2009: Proceedings of the IJCAI-09 Workshop on Nonmonotonic Reasoning, Action and Change, Pasadena, CA (USA), 11/07/2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Johnston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig, Andreas; Johnston, Benjamin. UTSePress, University of Technology, Sydney, 2009, 978-0-9802840-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision and dynamic logic (JANCL n°2, 17/2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Ditmarsch, Hans; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), pp.125-273, 2007, Journal of Applied Non-Classical Logics, ISSN 1166-3081 (Print) ISSN 1958-5780 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical approaches to paraconsistency : best papers WCP III 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnard, Philippe; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Special issue 15 (1), 103p., 2005, Journal of Applied Non-Classical Logics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Change: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chopra, Samir; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 (1-2), 2001, Journal of Applied Non-Classical Logics - Special issue CFP: Belief Change Workshop at Workshop on Non-Monotonic Reasoning (NMR 2000), ISSN 1166-3081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals: From Philosophy to Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Grocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clarendon Press, 5, pp.1-376, 1996, Studies in Logic and Computation, 978-0198538615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Argumentation with Qualitative Uncertainty: An Analysis in Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Argumentation: 4th International Conference, CLAR 2021, Hangzhou, China, October 20–22, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13040, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190-208, 2021, Lecture Notes in Computer Science book series (LNCS), 978-3-030-89390-3. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89391-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Reasoning About Rationality and Bids in Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munyque Mittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logics in Artificial Intelligence: 17th European Conference, JELIA 2021, Virtual Event, May 17–20, 2021, Proceedings ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12678, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-130, 2021, Lecture Notes in Computer Science book series, 978-3-030-75774-8. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75775-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Action and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 / 3, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-518, 2020, Knowledge Representation, Reasoning and Learning, 978-3-030-06163-0. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Representation: Modalities, Conditionals, and Nonmonotonic Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 / 3, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2020, Knowledge Representation, Reasoning and Learning, 978-3030061630. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible worlds semantics based on observation and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Ditmarsch, Hans; Sandu, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka on game-theoretical semantics and epistemic logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339--362, 2018, Outstanding Contributions to Logic book series (OCTR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hansson, Sven Ove; Hendricks, Vincent F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591--607, 2018, Springer Undergraduate Texts in Philosophy book series (SUTP), 978-3-319-77433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Trust in Self-interested Expert Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen J. Cowley; Frédéric Vallée-Tourangeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition Beyond the Brain: Computation, Interactivity and Human Artifice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-250, 2017, 978-3-319-49115-8. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49115-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using STIT theory to talk about strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Benthem, Johan; Ghosh, Sujata; Verbrugge, Rineke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models of Strategic Reasoning: Logics, Games, and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8972, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137--173, 2015, Lecture Notes in Computer Science book series (LNCS), 978-3-662-48539-2. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48540-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modal Logics of Group Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig; Andreas and Lorini; Emiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cognitive Foundations of Group Attitudes and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.75--106, 2015, Studies in the Philosophy of Sociality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Ditmarsch, Hans; Halpern, Joseph Y; van der Hoek, Wiebe; Kooi, Barteld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Logics for Knowledge and Belief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter10, College Publications, pp.453-493, 2015, 978-1-84890-158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect common belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konzelmann Ziv, Anita; Schmid, Hans Bernhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Emotions, and Group Agents: Contributions to Social Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355--372, 2014, Studies in the Philosophy of Sociality book series (SIPS), 978-94-007-6933-5. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6934-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur l'action et le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle. Ses bases méthodologiques, ses développements, Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Chapitre 12), </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255--282, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur l’action et le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle, Volume 1 : représentation des connaissances et formalisation des raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-392, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal logic of perceptual belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lihoreau, Franck; Rebuschi, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 369, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197--211, 2014, Synthese Library book series (SYLI), 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three traditions in the logic of action: bringing them together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trypuz, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krister Segerberg on Logic of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-84, 2013, Outstanding Contributions to Logic book series (OCTR), 978-94-007-7045-4. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7046-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances : modalités, conditionnels et raisonnement non monotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Algorithmes pour l'intelligence artificielle, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2364930421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ossowski, Sascha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-180, 2012, Law, Governance and Technology Series book series (LGTS), 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple logic of trust based on propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paglieri, Fabio; Tummolini, Luca; Falcone, Rino; Miceli, Maria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Goals of Cognition. Essays in Honor of Cristiano Castelfranchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, College Publications, pp.407-419, 2012, 978-1848900943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the power of converse events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Girard; Olivier Roy; Mathieu Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic formal epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2011, Synthese Library book series (SYLI), 978-94-007-0073-4. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0074-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group belief and grounding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trognon, Alain and Batt, Martine and Caelen, Jean and Vernant, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.59--96, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the intentional and institutional semantics of speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Baldoni,; Jamal Bentahar; M. Birna van Riemsdijk; John Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Declarative Agent Languages and Technologies VII: DALT 2009. Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5948, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-84, 2010, Lecture Notes in Artificial Intelligence, 978-3-642-11354-3. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11355-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition games over Kripke semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dégremont, Cédric; Keiff, Laurent; Rückert, Helge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.11-32, 2008, 978-1904987130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Tableaux: Completeness vs. Termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artemov, Sergei; Barringer, Howard; D'Avila Garcez, Artur; Lamb, Luis C.; Woods, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We Will Show Them: Essays in Honour of Dov Gabbay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.587-614, 2005, ‎ 978-1904987116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de changement basées sur le test de Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révision des croyances (Traité des sciences cognitives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-41, 2002, 978-2746204690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap of qualitative independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Dubois; Henri Prade; Erich Peter Klement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets, Logics and Reasoning about Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer Academic Publishers; Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325--350, 1999, Applied Logic series, 978-90-481-5324-4. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-1652-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics for Belief Base Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belief Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-231, 1998, Handbook of Defeasible Reasoning and Uncertainty Management Systems book series (HAND), 978-94-010-6123-0. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5054-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial prenexing of QBFs with non-monotone boolean operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saffidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Logic for Termgraph Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Echahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEL à EDL ou comment illustrer la puissance des événements inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur les actions : de Toronto à Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Dimarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d'action : de la validation psychologique et linguistique à la programmation d'agents cognitifs en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective du Conseil Scientifique de l’Institut des Sciences de l’Information et leurs Interactions (INS2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbar Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to agent communication languages (long version of AAMAS 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2009-14–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowable' as 'known after an announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2008-2–FR, IRIT : Institut de recherche en informatique de Toulouse. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DEL to EDL: exploring the power of converse events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de recherche en informatique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple logical framework for emotional agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR-2006-16-FR, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting TBoxes: the importance of being modular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Choices in Logics of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of actions with indeterminate and indirect effects in some causal approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2004–08–R, IRIT : Institut de Recherche en Informatique de Toulouse. 2004, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Dynamics -preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2002-12-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and revision in a modal logic of belief and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/2002-01-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of communication and cooperation in a logic of belief, intention, and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2001-07-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs, intentions, speech acts and topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2000-08-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formalisation de la détection des actes de langage indirects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/2000-26-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des relations d'in(dépendance) qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence préférentielle et exceptions: sémantique probabiliste et indépendance possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working papers of the workshop : 'Is logic + ordering enough for formalizing common sense reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId645"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andreas Herzig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNN-Based Online Learning of Concepts and Action Laws in an Open World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/30504554251394337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779695v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative uncertainty and dynamics of argumentation through dynamic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (2), pp.Pages 370-405. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exac098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface (Special issue FolKS 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Kontinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (2-3), pp.145-147. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-021-09782-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Epistemic Logic and its Application to Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue: Epistemic Planning, 298, pp.103437. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2020.103437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Belief and Mere Belief About a Proposition and the Classification of Epistemic-Doxastic Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofiska Notiser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Årgång 8 (1- Special issue on modal logic), pp.103-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource separation in dynamic logic of propositional assignments (In Press, Journal Pre-proof)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100683. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlamp.2021.100683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-validity games and lower bounds on the complexity of modal axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Iliev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.Pages 155-185. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzaa068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoepistemic equilibrium logic and epistemic specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282, pp.103249. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2020.103249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Gossip Problems using Answer Set Programming: An Epistemic Planning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esra Erdem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings 36th International Conference on Logic Programming (Technical Communications), 325, pp.52-58. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.325.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic Account of Active Integrity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169 (3), pp.179-210. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2019-1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epistemic gossip problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342 (3), pp.654-663. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disc.2018.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short biography of Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3-4), pp.153-160. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2018.1439360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judgment aggregation in dynamic logic of propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Novaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (7), pp.1471-1498. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exy024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic epistemic logics: promises, problems, shortcomings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3-4), pp.328-341. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2017.1416036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short biography of Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI logics for BDI architectures: old problems, new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 31 (n° 1), pp. 73-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13218-016-0457-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier grâce au bavardage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing Exclusive Control in Boolean Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings Sixteenth Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2017), 251, pp.43-56. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.251.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to share knowledge by gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIC-170723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Announcements to Attentive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 25 (n° 1), pp. 1-35. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-015-9234-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of knowledge and action: critical analysis and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.719-753. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10458-014-9267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal account of dishonesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Sakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.259-294. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzu043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing equilibrium models in modal logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 12 (n° 2), pp. 192-207. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jal.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositional update operators based on formula/literal dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2499937.2499945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-013-0387-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding power on actions and mental attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue of best papers of FAMAS 2007, 21 (3), pp.311-331. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzr039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public announcements, public assignments and the complexity of their logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.249-273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2012.705964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique modale des modèles d’équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3-4), pp.263-264. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2011.9736665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From situation calculus to dynamic epistemic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2), pp.179-204. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exq024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Introduction: Logical Methods for Social Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Special Issue on Logical Methods for Social Concepts (August 2011), 40 (4), pp.441-443. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-011-9186-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic of agency I: STIT, abilities and powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic, Language and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (Article number: 89), pp.89-121. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10849-009-9105-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for public announcement logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special Issue on Tableaux and Analytic Proof Methods, 20 (1), pp.55--76. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exn060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic of trust and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F. Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.214-244. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzp077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamics of institutional agreements (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 171 (2), pp.321--355. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-009-9645-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and local graph modifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the 5th Workshop on Methods for Modalities (M4M5 2007), 231, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00556034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical formalization of the OCC theory of emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (2), pp.201--248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What groups do, can do, and know they can do: an analysis in normal modal logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.261-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Trust in Self-Interested Expert Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-010-0268-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The logic of acceptance: grounding institutions on agents' attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.901-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspective Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 169, pp.405-423. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-009-9554-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Dynamic Epistemic Logic&amp;quot; : by Hans van Ditmarsch, Wiebe van der Hoek, Barteld Kooi, “Dynamic Epistemic Logic”, Springer Verlag, Synthese Library 337, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Logica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89, pp.439--443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary announcement logic (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoshiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Symbolic Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, The 2007 Annual Conference of the Australasian Association for Logic, 14 (3), pp.438--439. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2178/bsl/1231081377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic of intention and attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 163 (1), pp.45-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowable' as 'known after an announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The review of symbolic logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.305--334. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1755020308080210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative axiomatics and complexity of deliberative STIT theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Philosophical Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (4), pp.387-406. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10992-007-9078-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLEIAD, un agent émotionnel pour évaluer la typologie OCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (5-6), pp.781-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metatheory of actions: beyond consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 171 (16/17), pp.951-984. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artint.2007.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Framework for Grounding-based Dialogue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (4), pp.117-137. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Alternating-time Temporal Logic in Strategic STIT Logic of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5), pp.559-578. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exl025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression in Modal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.165-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation pluridisciplinaire de l'inférence d'actes de langage non littéraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Virbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors-série, pp.197-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Dynamics in Cooperative Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (2), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/17.2.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (181)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Change in Modal Logic S5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilera-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (PA), United States. pp.14781-14789, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/AAAI.V39I14.33620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Logic of Theory Base Change: Reformulation of Belief Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fermé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vanina Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia, United States. pp.14922-14929, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/AAAI.V39I14.33636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Epistemic-Doxastic Planning with Observation and Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Engesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver (BC), France. pp.10501-10508, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/AAAI.V38I9.28919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel View of Analogical Proportion Between Formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, SPAIN, Spain. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA240624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counterfactual Reasoning via Grounded Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Aguilera-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinghan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Principles of Knowledge Representation and Reasoning (KR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Principles of Knowledge Representation and Reasoning, Incorporated (KR, Inc.), Sep 2023, Rhodes, Greece. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/KR.2023/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database Repair via Event-Condition-Action Rules in Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Foundations of Information and Knowledge Systems (FoIKS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Helsinki, Finland. pp.75-92, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11321-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computationally Grounded Logic of ‘Seeing-to-it-that’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin-Boithias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Joint Conference on Artificial Intelligence (IJCAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conferences on Artifical Intelligence (IJCAI), Jul 2022, Vienne, Austria. pp.2648-2654, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2022/367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Abstract Argumentation Frameworks With Incomplete Knowledge of Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.1922-1928, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2021/265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Epistemic Logic with Finite Iteration and Parallel Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles of Knowledge Representation and Reasoning (KR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, virtual, Vietnam. pp.676-680, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2021/68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Parallel Multi-Agent Epistemic Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vianey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Principles of Knowledge Representation and Reasoning - KR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining HTN Methods via Task Insertion with Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hankui Hankz Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Fourth AAAI Conference on Artificial Intelligence (AAAi 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States. pp.10009-10016, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v34i06.6557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic of Explicit and Implicit Distributed Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benito Fabian Romero Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intelligent Systems Group (GSI); Research Center on Intelligent Technologies of the University of Santiago de Compostela (CiTIUS), Aug 2020, Santiago de Compostela, Spain. pp.753-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouIST: a Friendly Language for Propositional Logic and More</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge H. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Joint Conference on Artificial Intelligence (IJCAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Yokohama, Japan. pp.5240-5242, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2020/756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Epistemic Logic of Incomplete Argumentation Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Principles of Knowledge Representation and Reasoning (KR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual, Vietnam. pp.681-685, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/kr.2021/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Base Repair: From Active Integrity Constraints to Active TBoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Description Logics (DL 2020) co-located with KR 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rhodes, Online event, Greece. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic logic of policies and contingent planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Engesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mattmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Nebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rende, Italy. pp.659-674, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19570-0_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified evidence logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Joint Conference on Artificial Intelligence (IJCAI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1523-1529, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2019/211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic logic of parallel propositional assignments and its applications to planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vianey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth International Joint Conference on Artificial Intelligence {IJCAI-19}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Macao, China. pp.5576-5582, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2019/774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Epistemic Gossip Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vianey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Multi-Agent Systems (EUMAS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bergen, Norway. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Argumentation in Dynamic Logic: Representation, Reasoning and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Chinese Conference on Logic and Argumentation (CLAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China. pp.153-185, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-7791-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When 'knowing whether' is better than 'knowing that</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d’Intelligence Artificielle Fondamentale (JIAF 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource separation in dynamic logic of propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamic Logic, in World Congress on Formal Methods (DALI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.155-170, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38808-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Extension of ALCO for Repairing via Preferred Updates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics (DL workshop 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tempe, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-validity games and absolute minimality of modal axioms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernández-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Iliev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advances in Modal Logic (AiML 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berne, Switzerland. pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Determinism and the Dynamics of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Moyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.1053-1059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouIST again... Formalisez et résolvez facilement des problèmes avec des solveurs SAT, SMT et QBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Valais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Intelligence Artificielle Fondamentale (JIAF 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Task Network Planning with Task Insertion and State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoheng Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.4463-4469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxing Exclusive Control in Boolean Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Grandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom. pp.43-56, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1707.08736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing ABoxes through Active Integrity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Rantsoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Description Logics (DL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Logic for Data-aware Systems: Decidability Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.821-827, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategically knowing how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Fervari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 2017, Melbourne, Australia. pp.1031-1038, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24963/ijcai.2017/143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Refinement Relation in Belief-Intention Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongmo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Italian Association for Artificial Intelligence (AI*IA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bari, Italy. pp.186-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongmo Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference On Logics In Artificial Intelligence (JELIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp. 558-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple epistemic planning: generalised gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp. 1563-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic Framework for Abstract Argumentation (CAF 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Cerutti (School of Computer Science &amp; Informatis at Cardiff University); Francesca Toni (Department of Computing at Imperial College London), Jul 2016, Cardiff, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to share knowledge by gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agreement Technologies in European Conference on Multi-Agent Systems (EUMAS/AT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Athens, Greece. pp. 249-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On logics of strategic ability based on propositional control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Belardinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.95--101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for Epistemic Gossip Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwe B. Kuijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOFT 2016 - 12th Conference on Logic and the Foundations of Game and Decision Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On hierarchical task networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanhao Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference On Logics In Artificial Intelligence (JELIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp. 551-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic boolean games based on a logic of visibility and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.1116-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference on Advances in Modal logic (AiML 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.58-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple account of multi-agent epistemic planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. pp. 193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building epistemic logic from observations and public announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Principles of Knowledge Representation and Reasoning (KR 2016), co-located with DL 2016 and NMR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Cap, South Africa. pp.268-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Equilibrium Logic (IJCAI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Joint Conference on Artificial Intelligence (IJCAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Joint Conference on Artificial Intelligence (IJCAI); Argentinean Association of Artificial Intelligence (AAIA-SADIO division), Jul 2015, Buenos Aires, Argentina. pp.2964-2970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and action: how should we combine their logics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FroCoS'15 : 10th International Symposium on Frontiers of Combining Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A poor man's epistemic logic based on propositional assignment and higher-order observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Logic, Rationality and Interaction (LORI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan. pp. 156-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple account of multiagent epistemic planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones sur la Planification, la Décision et l'Apprentissage (JFPDA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rennes, France. pp. 23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une logique épistémique modeste basée sur les observations d'ordre supérieur (IAF 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Journées d'Intelligence Artificielle Fondamentale (IAF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; AFIA, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic Framework for Abstract Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Principles of Knowledge Representation and Reasoning (KR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Pozos Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Bordeaux, France. pp. 981-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the revision of planning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leliane Nunes de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Artificial Intelligence (ECAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp. 435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-based personal information management in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kramdi Seifeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence - ICAART 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Angers, France. pp. 667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief change operations: a short history of nearly everything, told in dynamic logic of propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienne, Austria. pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding argument graphs in logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems - IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp. 345-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic view of active integrity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Logics in Artificial Intelligence (JELIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madeira, Portugal. pp. 486-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating-time Temporal Logic with Explicit Programs (LAMAS 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Logical Aspects of Multi-Agent Systems @ AAMAS 2014 (LAMAS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen to me! Public announcements to agents that pay attention - or not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40948-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics for multi-agent systems: a critical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence - IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp. 1-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about actions meets strategic logics (LORI 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Hangzhou, China. pp.162-175, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40948-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic logic of propositional assignments : a well-behaved variant of PDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual IEEE/ACM Symposium on Logic in Computer Science (LICS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, LA, United States. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2013.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining equilibrium logic and dynamic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezgi Iraz Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Logic Programming and Nonmonotonic Reasoning (LPNMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corunna, Spain. pp.304-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le raisonnement sur les actions rencontre les logiques stratégiques (MFI 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Walther</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes journées francophones sur les Modèles Formels de l'Interaction (MFI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques pour le changement de croyances : une histoire de tout, ou presque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de l'Intelligence Artificielle Fondamentale (JIAF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche : GdR I3 (Information – Interaction – Intelligence); LSIS : Laboratoire des Sciences de l'Information et des Systèmes, (UMR 7296), Marseille, Jun 2013, Aix-en-Provence, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Separation Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Logic, Language, Information, and Computation - WoLLIC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Darmstadt, Germany. pp. 168-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois traditions en logiques d'action: vers une unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de l'Intelligence Artificielle Fondamentale (JIAF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Strategies in the Dynamic Epistemic Logic of Propositional Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Dynamics in Logic (Dynamics in Logic II 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some truths are best left unsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th conference on Advances in Modal logic (AiML 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenhagen, Denmark. pp.36-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computationally grounded dynamic logic of agency, with application to legal actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11h International Conference on Deontic Logic in Computer Science (DEON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bergen, Norway. pp.170-183, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31570-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic of institutional actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.295-311, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22359-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents that speak: modelling communicative plans and information sources in a logic of announcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems, May 2011, Taipei, Taiwan. pp.1207-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of Contingency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Spring Symposium: Logical Formalizations of Commonsense Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Mar 2011, Stanford, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositional assignments, announcements, and their applications to logics of action and agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Logical Aspects of Multi-Agent Systems (LAMAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Osuna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to do social simulation in logic: modelling the segregation game in a dynamic logic of assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi-Agent Systems and Agent-Based Simulation (MABS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.59-73, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28400-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relation between STIT theory and the logic of programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics &amp; Philosophy in Europe (SPE4 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruhr University Bochum, Sep 2011, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire des simulations sociales en logique : formalisation du modèle de ségrégation dans une logique dynamique des affectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journees francophones sur les Modèles Formels de l'Interaction (MFI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic logic of normative systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Joint Conference on Artificial Intelligence (IJCAI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.228-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contingency-based equilibrium logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Logic Programming and Nonmonotonic Reasoning (LPNMR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vancouver, Canada. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20895-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of propositional control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Dynamics in Logic (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit Brussels (V.U.B), May 2011, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modal logic of equilibrium models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Frontiers of Combining Systems (FroCoS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saarbrucken, Germany. pp.135--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableaux for Acceptance Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathijs de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Declarative Agent Languages and Technologies (DALT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.85-100, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11355-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic languages of propositional control for protocol specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Logics in Security" at (ESSLLI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of propositional control: a Swiss knife for MAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Logics, Languages, and Organisations Federated Workshops (MALLOW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in complex actions (ECAI 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence (ECAI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.1037-1038, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Logic for Termgraph Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Echahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Graph Transformations (ICGT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Twente, Netherlands. pp.59-74, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15928-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableau systems for MAS logics: implementing your prover in LoTREC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Logics for Resource-Bounded Agents at Multi-Agent Logics, Languages, and Organisations Federated Workshops (LRBA @ MALLOW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logical Account of Lying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Sakama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Caminada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Logics in Artificial Intelligence (JELIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Helsinki, Finland. pp.286-299, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15675-5_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in complex actions (ESSLLI 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Feuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Logics in Security @ 22rd European Summer School in Logic, Language and Information (ESSLLI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic context logic and its application to norm change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Normative Multi-Agent Systems (NorMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dagstuhl, Germany. pp.259-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts as announcements (Dagstuhl Seminar on Information processing, rational belief change and social interaction, Dagstuhl, Germany, 23/08/09-27/08/09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Information processing, rational belief change and social interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intentions and assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dastani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Logic, Rationality and Interaction (LORI-II 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.198-211, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Games in Modal Logic: Joint Actions, Knowledge and Preferences all together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Logic, Rationality and Interaction (LORI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.212-226, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics of Institutional Agreements (KRAMAS 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Knowledge Representation for Agents and Multi-agent Systems (KRAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia. pp.66-80, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-05301-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the intentional and institutional semantics of speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Declarative Agent Languages and Technologies (DALT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic context logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Logic, Rationality, and Interaction (LORI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00556156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to Agent Communication Languages (short version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.1293-1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Based Evaluation of Wikipedia's Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F. Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Engineering Societies in the Agents World (ESAW 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Utrecht, Unknown Region. pp.148-161, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cognitive trust theories to computational trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi F. Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Trust in Agent Societies (TRUST 2009 @ AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protocol for execution of distributed logic programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Aszalós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Intelligent Distributed Computing (IDC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ayia Napa, Cyprus. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03214-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech acts as announcements (LSIR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international workshop on Logic and the Simulation of Interaction and Reasoning @ IJCAI (LSIR 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introspective Forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Australasian Joint Conference on Artificial Intelligence (AI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Auckland, New Zealand. pp.18-29, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89378-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of logics of individual and group agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Advances in Modal Logic (AIML 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nancy, France. pp.133-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform interpolation by resolution in modal logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Logics in Artificial Intelligence (JELIA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. pp.219--231, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87803-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we accept after an announcement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prague International Colloquium : Logic of change, change of logic (LoCCoL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomena for a logic of trust and reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Normative Multiagent Systems (NorMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Luxembourg, Luxembourg. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic aspects of knowledge about powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium "Logic of change, change of logic" (LoCCoL 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Do We Accept After an Announcement ? (KRAMAS 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Knowledge Representation for Agents and Multi-Agent Systems (KRAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics of Context for Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ECAI Workshop on Context and ontologies (C&amp;O 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prime implicate-based belief revision operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghyn Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Artificial Intelligence (ECAI 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.741-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DEL to EDL: exploring the power of converse events (ECSQARU 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.199-209, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75256-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00556150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tableau method for public announcement logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods (TABLEAUX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Aix-en-Provence, France. pp.43-59, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73099-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkin'bout Kripke models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hybrid Logic 2007 (HyLo 2007) @ ESSLLI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegation and mental states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Foundation for Autonomous Agents and Multiagent Systems (IFAAMAS), May 2007, Honolulu, Hawaii, United States. pp.610--612, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1329125.1329311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we achieve by arbitrary announcements? A dynamic take on Fitch's knowability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Rationality and Knowledge (TARK 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bruxelles, Belgium. pp.42-51, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1324249.1324259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normal simulation of coalition logic and an epistemic extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Rationality and Knowledge (TARK 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Brussels, Belgium. pp.91-101, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1324249.1324264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Regression for Reasoning about Knowledge and Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAAI: Association for the Advancement of Artificial Intelligence, Jul 2007, Vancouver, Canada. pp.1070-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur les actions : de Toronto à Amstermdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées francophones Modèles Formels de l'Interaction (MFI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEL à EDL ou comment illustrer la puissance des événements inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées francophones sur les Modèles Formels de l'Interaction (MFI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating domain descriptions (ECAI 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.397-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for an emotionally aware intelligent environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Artificial Intelligence Techniques for Ambient Intelligence (AITAmI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva de Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Semantics for the FIPA Agent Communication Language based on Social Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Nickles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Artificial Intelligence (ECAI 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Trento, Italy. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation logique d'agents rationnels pour l'intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Annecy, France. pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de raisonnement par tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sahade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coalition Logic to STIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Logic and Communication in Multi-Agent Systems (LCMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, Scotland, United Kingdom. pp.23-35, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2006.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing How to Play: Uniform Choices in Logics of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFMAS; SIGAI; ATAL, May 2006, Hakodate, Japan. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1160633.1160666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A STIT-extension of ATL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Logics in Artificial Intelligence (JELIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.69-81, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11853886_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminating modal tableaux with simple completenness proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sahade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Modal Logic (AIML 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Noosa, Queensland, Australia. pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modularity approach for a fragment of ALC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Logics in Artificial Intelligence (JELIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.216-228, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11853886_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding and the expression of belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Principles of Knowledge Representation and Reasoning (KR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Windermere, United Kingdom. pp.211-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hidden faces of Intention: using STIT to discover them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Trypuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Logic IV - Studia Logica International Conference: Towards Mathematical Philosophy (Trends in Logic IV 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Toruñ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Actions and Ontic Actions: a Unified Logical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Joint Conference: 10th Ibero-American Conference on AI and 18th Brazilian AI Symposium (IBERAMIA-SBIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Ribeirão Preto, Brazil. pp.409-418, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11874850_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborating domain descriptions (NMR 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Nonmonotonic Reasoning (NMR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lake District, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing attempt in a modal logic of intentional action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Castelfranchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Logics in Artificial Intelligence (JELIA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Liverpool, United Kingdom. pp.280-292, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11853886_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoTREC: An environment for experiencing Kripke Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sahade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Tools for Teaching Logic (TTL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Salamanca, Spain. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCC's emotions: a formalization in a BDI logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Artificial Intelligence: Methodology, Systems, Applications (AIMSA 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varna, Bulgaria. pp.24-32, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action progression and revision in multiagent belief structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Nonmonotonic Reasoning, Action, and Change (NRAC 2005) @ IJCAI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, Scotland, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modularity of theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Advances in Modal logic (AiML 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Manchester, United Kingdom. pp.93-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Mutual Beliefs by Joint Attention: towards a Formal Model of Public Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tummolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Annual Conference of the Cognitive Science Society 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognitive Science Society, Jul 2005, Stresa, Italy. pp.1325-1330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesion, coupling and the meta-theory of actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Joint Conference on Artificial Intelligence (IJCAI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Joint Conferences on Artificial Intelligence, Jul 2005, Edinburgh, United Kingdom. pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logical framework for grounding-based dialogue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop on Logic and Communication in Multiagent Systems (LCMAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535632v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Paper: Paraconsistent Reasoning for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Uncertainty Reasoning for the Semantic Web (URSW 2005) @ ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring trust (CLIMA 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dastani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Hulstijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leendert W. N. van Der Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lisbon, Portugal. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On updates with integrity constraints (Belief Change in Rational Agents: Perspectives from Artificial Intelligence, Philosophy, and Economics , Dagstuhl (Germany), 07/08/05-12/08/05)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar : Belief Change in Rational Agents: Perspectives from Artificial Intelligence, Philosophy, and Economics (2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring trust (CLIMA 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Dastani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Hulstijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leendert W. N. van Der Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth workshop on computational logic in multi-agent systems (CLIMA V 2004) à JELIA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. pp.144-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision and update in multiagent belief structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Logic and the Foundations of Game and Decision Theory (LOFT6 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Leipzig, Germany. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&L intention revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Principles of Knowledge Representation and Reasoning (KR 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Whistler, Canada. pp.527-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligation change in dependence logic and situation calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Deontic Logic in Computer Science (DEON 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Madeira, Portugal. pp.57-73, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25927-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain descriptions should be modular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Non-Monotonic Reasoning (NMR 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Whistler, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action representation and partially observable planning using epistemic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco, Mexico. pp.1067-1072, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/1630659.1630812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain descriptions should be modular (preliminary draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Festschrift for the 60th Anniversary of Norman Foo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression in modal logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Methods for Modalities (M4M 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nancy, France. pp.165-185, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jancl.13.165-185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On iterated revision in the AGM framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.477-488, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45062-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal probability, belief, and actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Knowledge Representation and Approximate Reasoning (KR&amp;AR 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Olsztyn, Poland. pp.323-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs, intentions, actions and speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Wallerfangen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des intentions d'agent à partir de ses désirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes Journées Francophones sur les Modèles Formels de l'Interaction (MFI 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Lille, France. pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On modal probability and belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Aalborg, Denmark. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b11792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and revision in a modal logic of belief and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France. pp.307-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention et principes de cooperation pour le traitement des requetes et des questions fermees au travers des assertifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Intelligence Artificielle; Association Française pour la Reconnaissance et l'Interprétation des Formes, Jan 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It depends on the context! A decidable logic of actions and plans based on a ternary dependence relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Alexandre Castilho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Non-Monotonic Reasoning (NMR 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought you didn't know! On belief revision in dynamic doxastic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Logic and the Foundations of Game and Decision Theory (LOFT5 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic of intention with cooperation principles and with assertive speech acts as communication primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Bologna, Italy. pp.920-927, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/544862.544954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotrec: a generic tableau prover for modal and description logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fauthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Automated Reasoning (IJCAR 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Siena, Italy. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions perceptives et non-perceptives dans une logique de croyances et intentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones des Modèles formels de l'interaction (MFI'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation logique de la communication non-littérale à la lumière d'aperçus pragmatiques et neuropsycholinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Francophones des Modèles Formels de l'Interaction (MFI'01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523408v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning about Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Aszalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Engineering Societies in the Agents World (ESAW 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Prague, Czech Republic. pp.74-86, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45584-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning as abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Planning under Uncertainty @ IJCAI 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates, actions and planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polacsek Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Joint Conference on Artificial Intelligence (IJCAI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seattle, Washington, United States. pp.119-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal logic for epistemic tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence (ECAI 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Berlin, Germany. pp.553-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de langage non-littéraux et approche intentionnelle du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Virbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux de la Recherche en Sciences Cognitives de Toulouse (2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topic-Based Framework for Rational Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence annuelle sur le Traitement Automatique des Langues Naturelles (TALN-2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for planning under partial observability (AAAI 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th National Conference on Artificial Intelligence (AAAI 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Jul 2000, Austin, Texas, United States. pp.768-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analysis of Dialogue Acts and Indirect Speech Acts in a BDI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Virbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4h International Workshop on the Semantics and Pragmatics of Dialogue (Götalog'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logic for planning under partial observability (AIPS 2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Polacsek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Artificial Intelligence Planning and Scheduling (AIPS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Breckenridge, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois, structures et dépendances (groupe LSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Demolombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées nationales du PRC-GDR Intelligence Artificielle (PRC-GDR IA 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.145-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative relevance and independence: a roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Joint Conference on Artificial Intelligence (IJCAI 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Joint Conferences on Artificial Intelligence organization; Japanese Society for Artificial Intelligence (JSAI), Aug 1997, Nagoya, Japan. pp.62--67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to change factual beliefs using laws and dependence information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Joint Conference on Qualitative and Quantitative Practical Reasoning (ECSQARU-FAPR 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Bad Honnef, Germany. pp.311-321, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0035631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talkin'bout consistency, or: When logically possible becomes possible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frias Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal and Applied Practical Reasoning (FAPR 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Bonn, Germany. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-61313-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'évolutif et de l'incertain dans une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bidoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serenella Cerrito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cholvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales du PRC-GDR : Intelligence Artificielle (1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche IA du CNRS, Feb 1995, Nancy, France. pp.77--121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative possibilistic independence, plausible reasoning and belief revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nonmonotonic Reasoning Action and Change (NRAC 1995) in conjunction with IJCAI 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinal view of independence, plausible reasoning and belief revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Uncertainty in Artificial Intelligence (UAI 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Seattle, WA, United States. pp.195--203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinal view of independence with application to plausible reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Uncertainty in Artificial Intelligence (UAI 1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Uncertainty in Artificial Intelligence, Jul 1994, Seattles, United States. pp.195-203, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-55860-332-5.50030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal analysis of possibility theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Symbolic and Quantitative Approaches to Uncertainty (ECSQARU 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Marseille, France. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-54659-6_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster sur ``La logique facile avec TouIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Valais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence Artificielle: De quoi s’agit-il vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Amgoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Konieczny; Henri Prade. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cepadues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782364938502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig; Andreas and Lorini; Emiliano and Pearce; David. Springer, 34, pp.689, 2019, AI &amp; Society, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-017-0782-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic, Leadership and Enthusiasm: A Festschrift in Honour of Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pearce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabalar, Pedro; Dieguez, Martin; Herzig, Andreas; Pearce, David. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 (3-4), 2017, Journal of Applied Non-Classical Logics, ISSN 1166-3081. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/11663081.2018.1439360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cognitive Foundations of Group Attitudes and Social Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig, Andreas; Lorini, Emiliano. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2015, Studies in the Philosophy of Sociality, 978-3319217314. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21732-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kripke's Worlds: An introduction to modal logics via tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XV, 198, 2014, Studies in Universal Logic - Series ISSN: 2297-0282, 978-3-7643-8503-3. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7643-8504-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSI 2014: European Conference on Social Intelligence, Proceedings of the European Conference on Social Intelligence (ECSI-2014) Barcelona, Spain, November 3-5, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig, Andreas; Lorini, Emiliano. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1283, pp.1-358, 2014, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on Logic and the Foundations of the Theory of Games and Decisions (Selected papers LOFT 9, Toulouse, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonanno, Giacomo; Herzig, Andreas; Lang, Jérôme; Van Der Hoek, Wiebe. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42 (3), 2013, Special issue of Internatinal Journal of Game theory, ISSN 0020-7276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics in Artificial Intelligence: 13th European Conference, JELIA 2012, Toulouse, France, September 26-28, 2012. Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fariñas del Cerro, Luis; Herzig, Andrea; Mengin, Jérôme. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7519, 2012, Lecture Notes in Computer Science book series, 978-3-642-33352-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical Aspects of Game Theory (LOFT 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Bonanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebe van Der Hoek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonanno, Giacomo; Herzig, Andreas; Lang, Jérôme; Van Der Hoek, Wiebe. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 21 (3-4), 2011, Journal of Applied Non-Classical Logics, ISSN: 1166-3081 (Print) 1958-5780 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Applied Non-Classical Logics (2010) : Special Issue 20th Anniversary - Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balbiani, Philippe; Fariñas del Cerro, Luis; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4), pp.312-477, 2011, Journal of Applied Non-Classical Logics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on commonsense reasoning for the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Harmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Harmelen, Frank; Herzig, Andreas; Hitzler, Pascal; Qi, Guilin. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58 (1-2), 2010, Annals of Mathematics and Artificial Intelligence, ISSN : 1573-7470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRAC 2009: Proceedings of the IJCAI-09 Workshop on Nonmonotonic Reasoning, Action and Change, Pasadena, CA (USA), 11/07/2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Johnston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig, Andreas; Johnston, Benjamin. UTSePress, University of Technology, Sydney, 2009, 978-0-9802840-7-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief revision and dynamic logic (JANCL n°2, 17/2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Ditmarsch, Hans; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17 (2), pp.125-273, 2007, Journal of Applied Non-Classical Logics, ISSN 1166-3081 (Print) ISSN 1958-5780 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical approaches to paraconsistency : best papers WCP III 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Besnard, Philippe; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Special issue 15 (1), 103p., 2005, Journal of Applied Non-Classical Logics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief Change: Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Chopra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chopra, Samir; Herzig, Andreas. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11 (1-2), 2001, Journal of Applied Non-Classical Logics - Special issue CFP: Belief Change Workshop at Workshop on Non-Monotonic Reasoning (NMR 2000), ISSN 1166-3081</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionals: From Philosophy to Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Grocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clarendon Press, 5, pp.1-376, 1996, Studies in Logic and Computation, 978-0198538615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Argumentation with Qualitative Uncertainty: An Analysis in Dynamic Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Yuste-Ginel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic and Argumentation: 4th International Conference, CLAR 2021, Hangzhou, China, October 20–22, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13040, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190-208, 2021, Lecture Notes in Computer Science book series (LNCS), 978-3-030-89390-3. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89391-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Reasoning About Rationality and Bids in Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munyque Mittelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logics in Artificial Intelligence: 17th European Conference, JELIA 2021, Virtual Event, May 17–20, 2021, Proceedings ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12678, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.116-130, 2021, Lecture Notes in Computer Science book series, 978-3-030-75774-8. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75775-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Representation: Modalities, Conditionals, and Nonmonotonic Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 / 3, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-68, 2020, Knowledge Representation, Reasoning and Learning, 978-3030061630. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning About Action and Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 / 3, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-518, 2020, Knowledge Representation, Reasoning and Learning, 978-3-030-06163-0. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hansson, Sven Ove; Hendricks, Vincent F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Formal Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.591--607, 2018, Springer Undergraduate Texts in Philosophy book series (SUTP), 978-3-319-77433-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible worlds semantics based on observation and communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Ditmarsch, Hans; Sandu, Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jaakko Hintikka on game-theoretical semantics and epistemic logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339--362, 2018, Outstanding Contributions to Logic book series (OCTR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Trust in Self-interested Expert Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ben-Naim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen J. Cowley; Frédéric Vallée-Tourangeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition Beyond the Brain: Computation, Interactivity and Human Artifice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-250, 2017, 978-3-319-49115-8. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49115-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modal Logics of Group Belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzig; Andreas and Lorini; Emiliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cognitive Foundations of Group Attitudes and Social Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer, pp.75--106, 2015, Studies in the Philosophy of Sociality</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDI logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Ditmarsch, Hans; Halpern, Joseph Y; van der Hoek, Wiebe; Kooi, Barteld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Logics for Knowledge and Belief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter10, College Publications, pp.453-493, 2015, 978-1-84890-158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using STIT theory to talk about strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Benthem, Johan; Ghosh, Sujata; Verbrugge, Rineke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models of Strategic Reasoning: Logics, Games, and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8972, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137--173, 2015, Lecture Notes in Computer Science book series (LNCS), 978-3-662-48539-2. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48540-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect common belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konzelmann Ziv, Anita; Schmid, Hans Bernhard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Emotions, and Group Agents: Contributions to Social Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355--372, 2014, Studies in the Philosophy of Sociality book series (SIPS), 978-94-007-6933-5. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6934-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur l'action et le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marquis, Pierre; Papini, Odile; Prade, Henri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle. Ses bases méthodologiques, ses développements, Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Chapitre 12), </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255--282, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur l’action et le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle, Volume 1 : représentation des connaissances et formalisation des raisonnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.363-392, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal logic of perceptual belief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lihoreau, Franck; Rebuschi, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemology, Context, and Formalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 369, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197--211, 2014, Synthese Library book series (SYLI), 978-3-319-02942-9. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02943-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des connaissances : modalités, conditionnels et raisonnement non monotone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l'intelligence artificielle : Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 : Algorithmes pour l'intelligence artificielle, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès, Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2364930421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three traditions in the logic of action: bringing them together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trypuz, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Krister Segerberg on Logic of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-84, 2013, Outstanding Contributions to Logic book series (OCTR), 978-94-007-7045-4. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7046-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deontic logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Jules Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ossowski, Sascha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreement Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-180, 2012, Law, Governance and Technology Series book series (LGTS), 978-94-007-5582-6. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5583-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple logic of trust based on propositional assignments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Lorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paglieri, Fabio; Tummolini, Luca; Falcone, Rino; Miceli, Maria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Goals of Cognition. Essays in Honor of Cristiano Castelfranchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, College Publications, pp.407-419, 2012, 978-1848900943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group belief and grounding in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trognon, Alain and Batt, Martine and Caelen, Jean and Vernant, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Properties of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.59--96, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the power of converse events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Girard; Olivier Roy; Mathieu Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic formal epistemology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2011, Synthese Library book series (SYLI), 978-94-007-0073-4. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0074-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying the intentional and institutional semantics of speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Baldoni,; Jamal Bentahar; M. Birna van Riemsdijk; John Lloyd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Declarative Agent Languages and Technologies VII: DALT 2009. Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5948, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-84, 2010, Lecture Notes in Artificial Intelligence, 978-3-642-11354-3. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11355-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition games over Kripke semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwarzentruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dégremont, Cédric; Keiff, Laurent; Rückert, Helge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, College Publications, pp.11-32, 2008, 978-1904987130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Tableaux: Completeness vs. Termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artemov, Sergei; Barringer, Howard; D'Avila Garcez, Artur; Lamb, Luis C.; Woods, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">We Will Show Them: Essays in Honour of Dov Gabbay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">College Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.587-614, 2005, ‎ 978-1904987116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations de changement basées sur le test de Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livet, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révision des croyances (Traité des sciences cognitives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-41, 2002, 978-2746204690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap of qualitative independence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Dubois; Henri Prade; Erich Peter Klement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets, Logics and Reasoning about Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kluwer Academic Publishers; Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325--350, 1999, Applied Logic series, 978-90-481-5324-4. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-1652-9_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logics for Belief Base Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belief Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-231, 1998, Handbook of Defeasible Reasoning and Uncertainty Management Systems book series (HAND), 978-94-010-6123-0. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-5054-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial prenexing of QBFs with non-monotone boolean operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Saffidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Logic for Termgraph Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Echahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De DEL à EDL ou comment illustrer la puissance des événements inverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement sur les actions : de Toronto à Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Dimarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d'action : de la validation psychologique et linguistique à la programmation d'agents cognitifs en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective du Conseil Scientifique de l’Institut des Sciences de l’Information et leurs Interactions (INS2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbar Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queinnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical formalization of social commitments: Application to agent communication languages (long version of AAMAS 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2009-14–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowable' as 'known after an announcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Baltag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Ditmarsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Hoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2008-2–FR, IRIT : Institut de recherche en informatique de Toulouse. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From DEL to EDL: exploring the power of converse events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de recherche en informatique de Toulouse. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple logical framework for emotional agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR-2006-16-FR, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting TBoxes: the importance of being modular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Choices in Logics of Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of actions with indeterminate and indirect effects in some causal approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Varzinczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2004–08–R, IRIT : Institut de Recherche en Informatique de Toulouse. 2004, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing and revision in a modal logic of belief and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/2002-01-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention Dynamics -preliminary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2002-12-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of communication and cooperation in a logic of belief, intention, and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2001-07-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs, intentions, speech acts and topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/2000-08-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formalisation de la détection des actes de langage indirects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Longin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT/2000-26-R, IRIT : Institut de Recherche en Informatique de Toulouse, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des relations d'in(dépendance) qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence préférentielle et exceptions: sémantique probabiliste et indépendance possibiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Benferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche en Informatique de Toulouse. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working papers of the workshop : 'Is logic + ordering enough for formalizing common sense reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fariñas del Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Herzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT : Institut de Recherche Informatique de Toulouse. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId645"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779695v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251394337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Yuste-Ginel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontinen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09782-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147798v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2021.100683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez Duque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Iliev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Iraz Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fari&#241;as del Cerro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Erdem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.325.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Rantsoudis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2019-1843" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.10.041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabalar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2018.1439360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089335v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Novaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2017.1416036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Xiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-016-0457-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.251.4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-170723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9267-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Sakama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzu043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2013.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzr039" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128955v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499937.2499945" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bonanno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe van Der Hoek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-013-0387-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2012.705964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.85-102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFFDA7625EE9C80763A93CC5F242C0D6C2993323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2011.9736665" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exq024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-011-9186-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-009-9105-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JKD3ZRL5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8D65DA032DA96CDE08E48987D2BAAA78EDB842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F. H&#252;bner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzp077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C60E926E2528070A7F1CF088667DE7E799C305F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-009-9554-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PNVL11T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-009-9645-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.042" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leblois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-010-0268-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Baltag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoshiro Hoshi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/bsl/1231081377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D6RHW12Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hoshi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755020308080210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-007-9078-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Varzinczak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.02.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exl025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XHV878W6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Demolombe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03478237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/17.2.91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0688F794B9CB3511204E87866B45252F03BF53A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferm&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V39I14.33636" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404072v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilera-Ventura" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V39I14.33620" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Engesser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V38I9.28919" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghan Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/KR.2023/1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03818471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11321-5_5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin-Boithias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03450068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/265" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03450078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/68" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015763v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vianey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hankui Hankz Zhuo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i06.6557" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge H. Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/756" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03450084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/69" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattm&#252;ller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Nebel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_43" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Duque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/211" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865935v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/774" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7791-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942300v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38808-9_10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603831v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/143" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658082v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Moyzes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Valais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658077v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoheng Su" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.08736" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658133v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/114" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500520v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Van Ditmarsch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwe B. Kuijer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424478v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650180v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103466v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Menezes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leliane Nunes de Barros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wassermann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188251v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kramdi Seifeddine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081301v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159678v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224137v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147307v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143735v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_13" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240721v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.20" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228754v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464938v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464937v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464947v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464942v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31570-1_12" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470290v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470289v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22359-4_21" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464951v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guiraud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470300v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470294v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470293v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28400-7_5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470296v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464955v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464952v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20895-9_23" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK88VDHR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs de Boer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11355-0_6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474446v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourdon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-1037" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940868v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15928-2_5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HZ1PPWC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474445v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15675-5_25" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VK8FDCSH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470307v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474456v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474457v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Aszal&#243;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03214-1_3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E74D898CF5A52482DC753F9F86EB478701C0E34E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526732v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474452v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05301-6_5" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D0B570DP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526727v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dastani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Meyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_16" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474450v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556156v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M446XLWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474459v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krupa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5_13" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BXG4Q48-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474453v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526737v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526743v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800753v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89378-3_2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526740v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87803-2_19" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V4KCB97G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405595v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526741v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516654v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556150v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_20" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XGKHDH4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516642v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329311" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516648v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516645v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73099-6_6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516650v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324259" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516647v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324264" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516644v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516651v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537167v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537163v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537169v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11853886_24" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BNVWFMHZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sahade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537160v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519756v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537168v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Evrard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537164v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.02.011" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537171v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537159v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Nickles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516656v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160666" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537172v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11853886_8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBWQ6DJJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537176v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537161v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11853886_19" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X17MDCHN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516657v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537166v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trypuz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537162v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11874850_45" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-579G3VQK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519766v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Hulstijn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W. N. van Der Torre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519767v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519760v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519763v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519770v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tummolini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519768v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535632v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519764v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schaffert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Decker" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Decker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519772v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519775v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519776v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519771v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519773v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25927-5_6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4VSRQSQ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534098v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534094v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b11792" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300970v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1630659.1630812" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534102v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534096v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.13.165-185" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300685v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_39" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534101v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534095v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534105v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534110v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534109v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Alexandre Castilho" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534106v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544954" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300976v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polacsek Thomas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523405v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fauthoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523410v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523408v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faure" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523409v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Aszalos" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45584-1_6" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WPF395D0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523406v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523419v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523413v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523412v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523416v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523445v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523411v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034585v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300192v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039598v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0035631" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24DZNKWG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047098v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frias Delgado" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61313-7_69" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38F2M0RT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050876v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Cerrito" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053421v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057358v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029858v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-55860-332-5.50030-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058278v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54659-6_66" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BK5GFB7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116309v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976598v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-017-0782-8" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128333v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/27/3-4?nav=tocList" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213935v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319217314" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21732-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260614v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1283/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464935v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/182/42/3/page/1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464945v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-33353-8" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470299v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/21/3-4?nav=tocList" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470292v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/20/4?nav=tocList" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474449v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/10472/volumes-and-issues/58-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526729v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Johnston" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516652v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/17/2?nav=tocList" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519757v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/15/1?nav=tocList" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523407v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chopra" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/11/1-2?nav=tocList" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04053312v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Grocco" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573580v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-89391-0_11" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89391-0_11" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573581v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munyque Mittelmann" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-75775-5_9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_9" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015828v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_15" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015825v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033975v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62864-6_14" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033977v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link-springer-com-443.webvpn.fjmu.edu.cn/chapter/10.1007%2F978-3-319-77434-3_33" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092766v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-49115-8_12" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49115-8_12" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190192v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-48540-8_5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48540-8_5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209308v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190191v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220749v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-007-6934-2_22" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6934-2_22" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224119v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493402v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220750v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-02943-6_12" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6_12" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464936v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-7046-1_4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7046-1_4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770563v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464943v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-007-5583-3_10" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_10" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464939v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557002v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464948v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03527023v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-48ND485M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519762v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saade" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00003" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013766v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-1652-9_22" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1652-9_22" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W1T37LPM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030465v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-011-5054-5_5" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5054-5_5" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101903v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940869v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192061v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188885v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Dimarsch" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003794v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474455v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872316v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516649v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537174v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537177v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519769v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534092v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523403v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534104v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523404v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523420v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523414v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028806v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038105v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049228v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779695v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/30504554251394337" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Yuste-Ginel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exac098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Kontinen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-021-09782-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147798v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cooper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2021.100683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez Duque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Iliev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Iraz Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fari&#241;as del Cerro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103249" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Erdem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.325.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Rantsoudis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2019-1843" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.10.041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabalar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Di&#233;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2018.1439360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089335v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Novaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Grandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exy024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2017.1416036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Xiao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-016-0457-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Belardinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.251.4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-170723" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9267-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Sakama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caminada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzu043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jal.2013.12.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2499937.2499945" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bonanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe van Der Hoek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-013-0387-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzr039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2012.705964" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.85-102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFFDA7625EE9C80763A93CC5F242C0D6C2993323/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11663081.2011.9736665" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exq024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-011-9186-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-009-9105-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JKD3ZRL5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D8D65DA032DA96CDE08E48987D2BAAA78EDB842/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi F. H&#252;bner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzp077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C60E926E2528070A7F1CF088667DE7E799C305F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-009-9645-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ben-Naim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leblois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-010-0268-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-009-9554-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4PNVL11T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Baltag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoshiro Hoshi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2178/bsl/1231081377" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D6RHW12Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hoshi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755020308080210" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10992-007-9078-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Varzinczak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2007.04.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535631v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.02.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exl025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XHV878W6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Demolombe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03478237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/17.2.91" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0688F794B9CB3511204E87866B45252F03BF53A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilera-Ventura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V39I14.33620" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferm&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Martinez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V39I14.33636" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Engesser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/AAAI.V38I9.28919" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307012v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghan Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/KR.2023/1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03818471v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11321-5_5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin-Boithias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2022/367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03450068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/265" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03450078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/68" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vianey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887591v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hankui Hankz Zhuo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i06.6557" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge H. Fernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/756" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03450084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/69" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattm&#252;ller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Nebel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19570-0_43" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Duque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/211" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865935v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/774" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doutre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7791-4_8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38808-9_10" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658082v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Moyzes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116308v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Valais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoheng Su" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1707.08736" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064232v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/114" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658088v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmo Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500520v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165003v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567082v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Van Ditmarsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwe B. Kuijer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650180v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592020v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316827v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103466v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399881v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Menezes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leliane Nunes de Barros" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wassermann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188251v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kramdi Seifeddine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081301v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147220v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159678v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224137v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Walther" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143735v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_13" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240721v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.20" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228754v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464938v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147307v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464947v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464942v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866705v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31570-1_12" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470289v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22359-4_21" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464951v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guiraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470300v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470294v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470293v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28400-7_5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464955v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464952v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20895-9_23" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK88VDHR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470290v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470302v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs de Boer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11355-0_6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470306v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474446v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourdon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-1037" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940868v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15928-2_5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HZ1PPWC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474445v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15675-5_25" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VK8FDCSH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470307v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526732v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526731v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Dastani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Jules Meyer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_16" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474452v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05301-6_5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D0B570DP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474450v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Louis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556156v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M446XLWW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474454v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474459v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krupa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5_13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BXG4Q48-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474457v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Aszal&#243;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03214-1_3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E74D898CF5A52482DC753F9F86EB478701C0E34E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89378-3_2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87803-2_19" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V4KCB97G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526740v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405595v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526739v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526737v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526743v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Qi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556150v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75256-1_20" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XGKHDH4Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516645v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73099-6_6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516642v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329311" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516650v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324259" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324264" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516644v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516651v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537160v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519756v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537159v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Nickles" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Evrard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537171v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sahade" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537164v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2006.02.011" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516656v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160633.1160666" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537172v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11853886_8" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBWQ6DJJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537176v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537161v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11853886_19" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X17MDCHN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516657v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537166v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Trypuz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537162v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11874850_45" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-579G3VQK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537169v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11853886_24" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BNVWFMHZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537175v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537167v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_5" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519760v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519763v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519770v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tummolini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519768v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535632v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519764v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schaffert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Decker" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Decker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519766v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Hulstijn" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert W. N. van Der Torre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519767v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519776v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519775v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519771v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519773v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25927-5_6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4VSRQSQ7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519772v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300970v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/1630659.1630812" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534102v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534096v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jancl.13.165-185" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300685v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45062-7_39" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534101v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534095v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534098v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534094v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b11792" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534105v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534110v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534109v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Alexandre Castilho" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534106v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534107v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/544862.544954" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523405v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fauthoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523410v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523408v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Faure" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523409v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Aszalos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45584-1_6" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WPF395D0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523406v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300976v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polacsek Thomas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523413v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Polacsek" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523416v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523445v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523411v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523419v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300192v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholvy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034585v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039598v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0035631" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-24DZNKWG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047098v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frias Delgado" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61313-7_69" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-38F2M0RT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050876v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Cerrito" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053421v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057358v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029858v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-55860-332-5.50030-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058278v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-54659-6_66" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BK5GFB7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116309v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04270163v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/donnees-informatique-ia-ihm/1357-l-intelligence-artificielle-de-quoi-s-agit-il-vraiment-9782364938502.html" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976598v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-017-0782-8" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128333v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/27/3-4?nav=tocList" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213935v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319217314" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21732-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260614v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1283/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464935v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/182/42/3/page/1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464945v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-33353-8" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470299v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/21/3-4?nav=tocList" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470292v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/20/4?nav=tocList" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474449v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Harmelen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hitzler" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/10472/volumes-and-issues/58-1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526729v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Johnston" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516652v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/17/2?nav=tocList" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519757v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/15/1?nav=tocList" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523407v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chopra" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/toc/tncl20/11/1-2?nav=tocList" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04053312v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Grocco" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573580v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-89391-0_11" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89391-0_11" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573581v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munyque Mittelmann" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-75775-5_9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_9" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015825v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030061630" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015828v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_15" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033977v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link-springer-com-443.webvpn.fjmu.edu.cn/chapter/10.1007%2F978-3-319-77434-3_33" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033975v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-62864-6_14" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092766v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-49115-8_12" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49115-8_12" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209308v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190191v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190192v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-48540-8_5" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48540-8_5" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220749v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-007-6934-2_22" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6934-2_22" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224119v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493402v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220750v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-02943-6_12" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02943-6_12" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770563v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/collections/panorama-intelligence-artificielle-27.html" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464936v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-7046-1_4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7046-1_4" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464943v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Gabbay" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-007-5583-3_10" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5583-3_10" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464939v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464948v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557002v2" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0074-1_4" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03527023v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11355-0_5" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-48ND485M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519762v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saade" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collegepublications.co.uk/tributes/?00003" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534103v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Crocco" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/revision-des-croyances/livet/descriptif-9782746204690" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013766v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-017-1652-9_22" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-1652-9_22" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W1T37LPM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030465v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-011-5054-5_5" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5054-5_5" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101903v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940869v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192061v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188885v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Dimarsch" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003794v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474455v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872316v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516649v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537174v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537177v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519769v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534092v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534104v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523403v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523404v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523420v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523414v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028806v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038105v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049228v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>