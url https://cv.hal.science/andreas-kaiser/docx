--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -944,412 +944,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully-Digital 0.1-to-27 Mb/s ULV 450 MHz Transmitter with sub-100 µW Power Consumption for Body-Coupled Communication in 28 nm FD-SOI CMOS</w:t>
+                <w:t xml:space="preserve">Keyword Spotting System using Low-complexity Feature Extraction and Quantized LSTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tochou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+                <w:t xml:space="preserve">Kévin Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Radio Frequency Integrated Circuits Symposium (RFIC/IMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/rfic51843.2021.9490464⟩</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems, ICECS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306898v1</w:t>
+                <w:t xml:space="preserve">hal-03515704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Duty Cycle Controller Using Backgate Body Biasing For 5G Millimeter Wave Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Beauquier</w:t>
+                <w:t xml:space="preserve">A Fully-Digital 0.1-to-27 Mb/s ULV 450 MHz Transmitter with sub-100 µW Power Consumption for Body-Coupled Communication in 28 nm FD-SOI CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tochou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duperray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+                <w:t xml:space="preserve">David Gaidioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems, ICECS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">2021 IEEE Radio Frequency Integrated Circuits Symposium (RFIC/IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. pp.195-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/rfic51843.2021.9490464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515052v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyword Spotting System using Low-complexity Feature Extraction and Quantized LSTM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog Duty Cycle Controller Using Backgate Body Biasing For 5G Millimeter Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hérissé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Larras</w:t>
+                <w:t xml:space="preserve">David Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems, ICECS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515704v1</w:t>
+                <w:t xml:space="preserve">hal-03515052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated digital RF transmitters with single-bit delta-sigma-driven FIR-DACs</w:t>
               </w:r>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Signal In-Memory Multi-bit Matrix-Vector Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1538,51 +1538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heartbeat-based synchronization scheme for the human intranet: modeling and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive body-coupled communication in the 400-500 MHz frequency band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,265 +1891,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling modulation: An energy efficient novel feature extraction for biosignal processing</w:t>
+                <w:t xml:space="preserve">Multi-standard semi-digital FIR DAC: A design procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Causo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Benatti</w:t>
+                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioCAS.2016.7833803⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE MTT-S International Wireless Symposium (IWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEE-IWS.2016.7585474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377041v1</w:t>
+                <w:t xml:space="preserve">hal-03377043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-standard semi-digital FIR DAC: A design procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling modulation: An energy efficient novel feature extraction for biosignal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Causo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Farella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE MTT-S International Wireless Symposium (IWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shanghai, China. pp.348-351, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEE-IWS.2016.7585474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS.2016.7833803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377043v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digital Delay Line with Coarse/Fine tuning through Gate/Body biasing in 28nm FDSOI</w:t>
               </w:r>
@@ -2363,304 +2363,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless drive of a MEMS ciliary motion actuator via coupled magnetic resonances using micro inductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Sakamoto</w:t>
+                <w:t xml:space="preserve">Considerations for High-Speed Configurable- bandwidth Time-interleaved Digital Delta-Sigma Modulators and Synthesis in 28 nm UTBB FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan-Cristian Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Mita</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSDUCERS 2015 - 2015 18th International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181337⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377046v1</w:t>
+                <w:t xml:space="preserve">hal-02314236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations for High-Speed Configurable- bandwidth Time-interleaved Digital Delta-Sigma Modulators and Synthesis in 28 nm UTBB FDSOI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Razvan-Cristian Marin</w:t>
+                <w:t xml:space="preserve">Wireless drive of a MEMS ciliary motion actuator via coupled magnetic resonances using micro inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">TRANSDUCERS 2015 - 2015 18th International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Anchorage, United States. pp.1961-1964, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314236v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-digital FIR DAC for low power single carrier IEEE 802.11ad 60GHz transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Al Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Solid-State Circuits Conference, ISSCC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, CA, United States. pp.252-254, </w:t>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Egot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nauta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3683,619 +3683,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-23GHz coupled oscillators array in 65nm CMOS for HDR 60GHz beamforming applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 7-bit 18th order 9.6 GS/s FIR filter for high data rate 60-GHz wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martineau</w:t>
+                <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Richard</w:t>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rolland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">L. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Solid-State Circuits Conference, ESSCIRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Helsinki, Finland. paper ID 5262, 463-466</w:t>
+              <w:t xml:space="preserve">, 2011, Helsinki, Finland. paper ID 5264, 67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800005v1</w:t>
+                <w:t xml:space="preserve">hal-00800004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable wide-band receiver with positive feed-back translational loop</w:t>
+                <w:t xml:space="preserve">Design of 10 GHz sampling rate digital FIR filters with powers-of-two coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Izquierdo</w:t>
+                <w:t xml:space="preserve">Benjamin Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Cathelin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, RFIC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFIC.2011.5940616⟩</w:t>
+              <w:t xml:space="preserve">20th European Conference on Circuit Theory and Design, ECCTD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Linköping, Sweden. pp.584-587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800013v1</w:t>
+                <w:t xml:space="preserve">hal-00800016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un filtre Gm-C à très large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Houfaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7-bit 18th order 9.6 GS/s FIR filter for high data rate 60-GHz wireless communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 20-23GHz coupled oscillators array in 65nm CMOS for HDR 60GHz beamforming applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Egot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Muller</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Solid-State Circuits Conference, ESSCIRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Helsinki, Finland. paper ID 5264, 67-70</w:t>
+              <w:t xml:space="preserve">, 2011, Helsinki, Finland. paper ID 5262, 463-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800004v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 10 GHz sampling rate digital FIR filters with powers-of-two coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconfigurable wide-band receiver with positive feed-back translational loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Parent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cathelin</w:t>
+                <w:t xml:space="preserve">P. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Circuit Theory and Design, ECCTD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Linköping, Sweden. pp.584-587, </w:t>
+              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, RFIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Baltimore, MD, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFIC.2011.5940616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800016v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral regrowth analysis in wideband polar architectures applied to software defined radio</w:t>
               </w:r>
@@ -4307,51 +4307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4487,152 +4487,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lens-integrated THz imaging arrays in 65nm CMOS technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spurious emissions reduction using multirate RF transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Werquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, RFIC 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil. pp.965-968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5937728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800015v1</w:t>
+                <w:t xml:space="preserve">hal-00800022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A broadband 0.6 to 1 THz CMOS imaging detector with an integrated lens</w:t>
               </w:r>
@@ -4746,131 +4725,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spurious emissions reduction using multirate RF transmitter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lens-integrated THz imaging arrays in 65nm CMOS technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ojefors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, RFIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Baltimore, MD, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800022v1</w:t>
+                <w:t xml:space="preserve">hal-00800015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband image rejection in digital polar architectures</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,64 +5102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FIR baseband filter for high data rate 60-GHz wireless communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niknejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,90 +5336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-band receiver architecture with flexible blocker filtering techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Greece. pp.894-897, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5447,1000 +5447,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAW-IC co-integration tunable filters at GHz frequencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete BAW filtered CMOS 90nm digital RF signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Razafimandimby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Advances in Analog Circuit Design, AACD 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS-TAISA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.43-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575270v1</w:t>
+                <w:t xml:space="preserve">hal-00437424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60GHz 65nm CMOS RMS power detector for antenna impedance mismatch detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Kerhervé</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Analog Firm IPs using Hierarchical Sizing and Biasing Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Solid-State Circuits Conference, ESSCIRC 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESSDERC European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athens, Greece. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474432v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode transmitters with ΔΣ-based all-digital RF signal generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined 4-bit quadrature digital-to-analog converter/mixer for millimeter-wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Advances in Analog Circuit Design, AACD 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.964-967, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575268v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete BAW filtered CMOS 90nm digital RF signal generator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimode transmitters with ΔΣ-based all-digital RF signal generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Workshop on Advances in Analog Circuit Design, AACD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lund, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00437424v1</w:t>
+                <w:t xml:space="preserve">hal-00575268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Analog Firm IPs using Hierarchical Sizing and Biasing Methodology</w:t>
+                <w:t xml:space="preserve">A 60GHz 65nm CMOS RMS power detector for antenna impedance mismatch detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramy Iskander</w:t>
+                <w:t xml:space="preserve">J. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">E. Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC European Solid-State Device Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Solid-State Circuits Conference, ESSCIRC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Greece. pp.172-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2009.5326027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295031v1</w:t>
+                <w:t xml:space="preserve">hal-00474432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined 4-bit quadrature digital-to-analog converter/mixer for millimeter-wave applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">BAW-IC co-integration tunable filters at GHz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Workshop on Advances in Analog Circuit Design, AACD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lund, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474431v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital cartesian feedback path design for 2.4GHz ISM band standards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration Mixte SiP/SoC d'un Transmetteur en Technologie CMOS/BiCMOS/BAW/IPD pour des Applications Multimodes WCDMA/DCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wurm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FETCH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Chexbres, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474434v1</w:t>
+                <w:t xml:space="preserve">hal-00401324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration Mixte SiP/SoC d'un Transmetteur en Technologie CMOS/BiCMOS/BAW/IPD pour des Applications Multimodes WCDMA/DCS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+                <w:t xml:space="preserve">Hierarchical Sizing and Biasing of Analog Firm Intellectual Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FETCH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Chexbres, Suisse</w:t>
+              <w:t xml:space="preserve">DATE University Booth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nice, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401324v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Sizing and Biasing of Analog Firm Intellectual Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">A digital cartesian feedback path design for 2.4GHz ISM band standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeleny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE University Booth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.523-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295050v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 60GHz 65 nm CMOS RMS power detector for antenna impedance mismatch detection</w:t>
               </w:r>
@@ -6465,51 +6465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSCIRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.172-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6528,274 +6528,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60GHz CMOS RMS Power Detector for Antenna Impedance Mismatch Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerherve</w:t>
+                <w:t xml:space="preserve">All-digital RF signal generation for software defined radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE North-East Workshop on Circuits and Systems and TAISA Conference, NEWCAS-TAISA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606329⟩</w:t>
+              <w:t xml:space="preserve">4th European Conference on Circuits and Systems for Communications, ECCSC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Romania. pp.236-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCSC.2008.4611684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294117v1</w:t>
+                <w:t xml:space="preserve">hal-00360808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-digital RF signal generation for software defined radio</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">A 60GHz CMOS RMS Power Detector for Antenna Impedance Mismatch Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerherve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Circuits and Systems for Communications, ECCSC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Romania. pp.236-239, </w:t>
+              <w:t xml:space="preserve">IEEE North-East Workshop on Circuits and Systems and TAISA Conference, NEWCAS-TAISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. pp.93-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCSC.2008.4611684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360808v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable complex digital Delta-Sigma modulator synthesis for digital wireless transmitters</w:t>
               </w:r>
@@ -6833,51 +6833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Circuits and Systems for Communications, ECCSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Romania. pp.320-325, </w:t>
@@ -6954,64 +6954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Solid-State Circuits Conference, ESSCIRC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, United Kingdom. pp.418-421, </w:t>
@@ -7062,90 +7062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-digital delta-sigma RF signal generator for mobile communication transmitters in 90nm CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, IEEE RFIC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Atlanta, GA,, United States. pp.13-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7173,576 +7173,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital tuning of an analog tunable bandpass BAW-filter at GHz frequency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Belot</w:t>
+                <w:t xml:space="preserve">Détection et évaluation des tensions de décalage d'un circuit analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Solid-State Circuits Conference, ESSCIRC2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284383v1</w:t>
+                <w:t xml:space="preserve">hal-01311544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct digital RF signal generation for software-defined radio transmitters using reconfigurable delta-sigma modulators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic offset detection and evaluation using hierarchical graph-based sizing and biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Microwave and Optical Technology, ISMOT-2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Monte Porzio Catone, Italy. pp.221-224</w:t>
+              <w:t xml:space="preserve">50th IEEE International Midwest Symposium on Circuits and Systems, MWSCAS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada. pp.984-987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284386v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Systematic Offsets in Amplifiers Using Hierarchical Graph-Based Sizing and Biasing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct digital RF signal generation for software-defined radio transmitters using reconfigurable delta-sigma modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nsiala-Nzeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramy Iskander</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Microwave and Optical Technology, ISMOT-2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Monte Porzio Catone, Italy. pp.221-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306185v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et évaluation des tensions de décalage d'un circuit analogique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">Digital tuning of an analog tunable bandpass BAW-filter at GHz frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Solid-State Circuits Conference, ESSCIRC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.218-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2007.4430284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311544v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic offset detection and evaluation using hierarchical graph-based sizing and biasing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Computing Systematic Offsets in Amplifiers Using Hierarchical Graph-Based Sizing and Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th IEEE International Midwest Symposium on Circuits and Systems, MWSCAS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.391-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2007.4497736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284385v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable RF signal generation for software radio transmitters</w:t>
               </w:r>
@@ -7754,77 +7754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nsiala-Nzeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications, TAISA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.89-92</w:t>
@@ -7853,64 +7853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">80 GHz low noise amplifiers in 65 nm CMOS SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Danneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,51 +8000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable digital delta-sigma modulator synthesis for digital wireless transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nsiala-Nzéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8106,317 +8106,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Offset Detection and Evaluation Using Hierarchical Graph-Based Sizing and Biasing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Aware Synthesis Using Hierarchical Graph-Based Sizing and Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510957⟩</w:t>
+              <w:t xml:space="preserve">50th Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Québec, Canada. pp.984-987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2007.4487996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334848v1</w:t>
+                <w:t xml:space="preserve">hal-01334852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Aware Synthesis Using Hierarchical Graph-Based Sizing and Biasing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Systematic Offset Detection and Evaluation Using Hierarchical Graph-Based Sizing and Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montréal, Québec, Canada. pp.984-987, </w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrackech, Morocco. pp.170-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2007.4487996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334852v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2GHz 0.25µm SiGe BiCMOS oscillator with flip-chip mounted BAW resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8457,1122 +8457,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All digital RF signal generation for software defined radio</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Cathelin</w:t>
+                <w:t xml:space="preserve">Hierarchical graph-based sizing for analog cells through reference transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.171-174</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.321-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138677v1</w:t>
+                <w:t xml:space="preserve">hal-00138676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur numérique analogique 1 bit à 7,8Gech/s pour émetteurs RF numériques en technologie CMOS 90nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Stefanelli</w:t>
+                <w:t xml:space="preserve">Optimizing resistances and capacitances of a continuous-time sigma-delta ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.115-118</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.419-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138681v1</w:t>
+                <w:t xml:space="preserve">hal-00138691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital tuning of Gm–C baseband filters in configurable radio receivers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BAW technologies : development and applications within Martina, Mimosa and Mobilis IST european projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kerherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Ultrasoncis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chamla</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00138679v1</w:t>
+                <w:t xml:space="preserve">hal-00138698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Applications of the BAW Technologies within the European Projects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Aid</w:t>
+                <w:t xml:space="preserve">Design techniques for very high speed digital delta-sigma modulators aimed at all-digital RE transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, ESA/CNES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.1113-1116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401334v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAW Technologies: Development and Applications within STREP-IST European Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE Int. Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Vancouver, Canada. pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement automatique d'un circuit analogique à l'aide des transistors de référence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">Development and Applications of the BAW Technologies within the European Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.89-92</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, ESA/CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338476v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design techniques for very high speed digital delta-sigma modulators aimed at all-digital RE transmitters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Flament</w:t>
+                <w:t xml:space="preserve">Dimensionnement automatique d'un circuit analogique à l'aide des transistors de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.89-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377054v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical graph-based sizing for analog cells through reference transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Iskander</w:t>
+                <w:t xml:space="preserve">All digital RF signal generation for software defined radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.321-324</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138676v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing resistances and capacitances of a continuous-time sigma-delta ADC</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Convertisseur numérique analogique 1 bit à 7,8Gech/s pour émetteurs RF numériques en technologie CMOS 90nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.115-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Lamarre</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-00138691v1</w:t>
+                <w:t xml:space="preserve">hal-00138681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAW technologies : development and applications within Martina, Mimosa and Mobilis IST european projects</w:t>
+                <w:t xml:space="preserve">Digital tuning of Gm–C baseband filters in configurable radio receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kerherve</w:t>
+                <w:t xml:space="preserve">D. Chamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Ancey</w:t>
+                <w:t xml:space="preserve">S. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138698v1</w:t>
+                <w:t xml:space="preserve">hal-00138679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Graph-Based Sizing for Analog Cells Through Reference Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9626,942 +9626,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Resistances and Capacitances of a Continuous-Time Sigma-Delta Modulator</w:t>
-[...62 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An electronically tunable bandpass BAW-filter for a zero-IF WCDMA receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.142-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338469v1</w:t>
+                <w:t xml:space="preserve">hal-00138678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des éléments passifs d'un convertisseur sigma-delta temps continu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A wideband LNA for wireless multistandard receiver in 130nm CMOS SOI process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tinella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gianesello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.449-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-01338452v1</w:t>
+                <w:t xml:space="preserve">hal-00138675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electronically tunable bandpass BAW-filter for a zero-IF WCDMA receiver</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Resistances and Capacitances of a Continuous-Time Sigma-Delta Modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICECS IEEE International Conference on Electronics Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.419-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138678v1</w:t>
+                <w:t xml:space="preserve">hal-01338469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wideband LNA for wireless multistandard receiver in 130nm CMOS SOI process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des éléments passifs d'un convertisseur sigma-delta temps continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.101-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gianesello</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00138675v1</w:t>
+                <w:t xml:space="preserve">hal-01338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'un IP amplificateur analogique CMOS avec CAIRO+</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">A simple 3.8mW, 300 MHz, 4-bit flash analog-to-digital converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microtechnologies for the New Millennium 2005 VLSI Circuits and Systems II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.825-832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.608343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419676v1</w:t>
+                <w:t xml:space="preserve">hal-01419641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un convertisseur flash 4 bits à base de transistors MOS consommant 3,8mW à 300MHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">Les technologies BAW : évolution et applications au travers des projets européens STREP-IST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France. pp.57-60</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419675v1</w:t>
+                <w:t xml:space="preserve">hal-00401332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple 3.8mW, 300 MHz, 4-bit flash analog-to-digital converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Synthèse d'un IP amplificateur analogique CMOS avec CAIRO+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nguyen-Tuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtechnologies for the New Millennium 2005 VLSI Circuits and Systems II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France. pp.69-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419641v1</w:t>
+                <w:t xml:space="preserve">hal-01419676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies BAW : évolution et applications au travers des projets européens STREP-IST</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Aid</w:t>
+                <w:t xml:space="preserve">Un convertisseur flash 4 bits à base de transistors MOS consommant 3,8mW à 300MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France. pp.57-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401332v1</w:t>
+                <w:t xml:space="preserve">hal-01419675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic biasing point extraction and design plan generation for analog IPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Louerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.907-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10579,51 +10579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Biasing Point Extraction and Design Plan Generation for Analog IPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10683,51 +10683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple 3.8-mW 300-MHz 4-bit flash analog-to-digital converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10765,245 +10765,245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration for Analog IPs using CAIRO+</w:t>
-[...75 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design space exploration for analog IPs using Cairo+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.473 - 476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521132v1</w:t>
+                <w:t xml:space="preserve">hal-00140990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design space exploration for analog IPs using Cairo+</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Space Exploration for Analog IPs using CAIRO+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICEEC 2004 - International Conference on Electrical Electronic and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Cairo, Egypt. pp.473-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEC.2004.1374503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140990v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AC-only RF-ID tags for barcode replacement</w:t>
               </w:r>
@@ -11107,90 +11107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-mode continuously-tunable lowpass filter for zero-IF mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11202,171 +11202,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-electromechanical variable-bandwidth IF frequency filters with tunable electrostatical coupling spring</w:t>
+                <w:t xml:space="preserve">Microelectromechanical coupled resonsator IF filters with variable bandwidth in thick-film epitaxial polysilicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.153-156</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.F23-F26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146404v1</w:t>
+                <w:t xml:space="preserve">hal-00146406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectromechanical variable-bandwidth if frequency filters with tunable electrostatical coupling spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11446,145 +11450,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectromechanical coupled resonsator IF filters with variable bandwidth in thick-film epitaxial polysilicon technology</w:t>
+                <w:t xml:space="preserve">Micro-electromechanical variable-bandwidth IF frequency filters with tunable electrostatical coupling spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.F23-F26</w:t>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146406v1</w:t>
+                <w:t xml:space="preserve">hal-00146404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatical coupling-spring for micro-mechanical filtering applications</w:t>
               </w:r>
@@ -11596,77 +11596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.530-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11710,77 +11710,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Walenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.1711-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -11796,152 +11796,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de résonateurs micromécaniques pour les filtres IF dans la technologie de couches épaisses épitaxiées</w:t>
+                <w:t xml:space="preserve">Design of clamped-clamped beam resonator in thick-film epitaxial polysilicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Collard</w:t>
+                <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148748v1</w:t>
+                <w:t xml:space="preserve">hal-00148736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile macromodel for the power supply of submicronic CMOS microprocessors based on voltage down DC-DC converter</w:t>
               </w:r>
@@ -11979,263 +11972,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.V821-V824</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856802v1</w:t>
+                <w:t xml:space="preserve">hal-00148742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
+                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bigotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.606-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148740v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture level center frequency drift compensation method for micro-mechanical filters used in IF stages of wireless telecommunication receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Billoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12267,360 +12237,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile macromodel for the power supply of submicronic CMOS microprocessors based on voltage down DC-DC converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Malherbe</w:t>
+                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.V821-V824</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148742v1</w:t>
+                <w:t xml:space="preserve">hal-00148740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of clamped-clamped beam resonator in thick-film epitaxial polysilicon technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Galayko</w:t>
+                <w:t xml:space="preserve">Versatile macromodel for the power supply of submicronic CMOS microprocessors based on voltage down DC-DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Kussener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2002 IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Phoenix-Scottsdale, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2002.1010830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148736v1</w:t>
+                <w:t xml:space="preserve">hal-01856802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Conception de résonateurs micromécaniques pour les filtres IF dans la technologie de couches épaisses épitaxiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bigotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00148787v1</w:t>
+                <w:t xml:space="preserve">hal-00148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency high-Q micro-mechanical resonators in thick epipoly technology with post-process gap adjustment</w:t>
               </w:r>
@@ -12632,77 +12632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+                <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -12718,265 +12718,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
+                <w:t xml:space="preserve">Analog Design for Reuse - Case Study : Very Low Voltage Delta-Sigma Modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.Y. Mita</w:t>
+                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arai</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Alain Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design Automation and Test in Europe (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Munich, Germany. pp.353-360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tenseka</w:t>
-[...38 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2001.915049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152203v1</w:t>
+                <w:t xml:space="preserve">hal-01572079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch Sizing for Very Low-Voltage Switched-Capacitor Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IF MEMS filters for mobile communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
-[...50 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.733-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572115v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design method for micro-electro-mechanical band pass filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12985,468 +12998,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.194-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IF MEMS filters for mobile communication</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switch Sizing for Very Low-Voltage Switched-Capacitor Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICECS 2001 - 8th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Malta, Malta. pp.1549-1552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2001.957511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152458v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Design for Reuse - Case Study : Very Low Voltage Delta-Sigma Modulators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Greiner</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Munich, Germany. pp.353-360, </w:t>
+                <w:t xml:space="preserve">S. Tenseka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DATE.2001.915049⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.590-593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572079v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of electrical circuits and micro-mechanical oscillating structures and its application to complex filter structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Galayko</w:t>
+                <w:t xml:space="preserve">Design of an autonomous micro robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.373-376</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.795-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152240v1</w:t>
+                <w:t xml:space="preserve">hal-00152457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an autonomous micro robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Buchaillot</w:t>
+                <w:t xml:space="preserve">Equivalence of electrical circuits and micro-mechanical oscillating structures and its application to complex filter structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.795-798</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.373-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152457v1</w:t>
+                <w:t xml:space="preserve">hal-00152240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog design reuse : a case study. Very low-voltage analog Sigma-Delta modulator</w:t>
               </w:r>
@@ -13527,165 +13527,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of MEMS components in RF transceivers for mobile communications</w:t>
+                <w:t xml:space="preserve">The potential of MEMS components for reconfigurable RF interfaces for mobile communications terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Micromechanics Europe Workshop, MME 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">27th European Solid-State Circuits Conference, ESSCIRC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Villach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152234v1</w:t>
+                <w:t xml:space="preserve">hal-00152235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of MEMS components for reconfigurable RF interfaces for mobile communications terminals</w:t>
+                <w:t xml:space="preserve">The potential of MEMS components in RF transceivers for mobile communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Solid-State Circuits Conference, ESSCIRC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Villach, France</w:t>
+              <w:t xml:space="preserve">12th Micromechanics Europe Workshop, MME 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152235v1</w:t>
+                <w:t xml:space="preserve">hal-00152234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch sizing for very low-voltage switched capacitor circuits</w:t>
               </w:r>
@@ -13753,348 +13753,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration silicium à l'IEMN : de l'architecture de composants aux circuits radiofréquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microrobot autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">P. Masquelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de l'ANRT sur l'Intégration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes des 3èmes Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158505v1</w:t>
+                <w:t xml:space="preserve">hal-00158520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1V 1mW digital-audio Sigma-Delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration silicium à l'IEMN : de l'architecture de composants aux circuits radiofréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dessouky</w:t>
+                <w:t xml:space="preserve">V. Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2000, pp.13-16</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique de l'ANRT sur l'Intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158507v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrobot autonome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">A 1V 1mW digital-audio Sigma-Delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158520v1</w:t>
+                <w:t xml:space="preserve">hal-00158507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-voltage fully differential amplifier for switched capacitor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14125,51 +14125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1V 1mW Digital-Audio Delta-Sigma Modulator with 88dB Dynamic Range using Local Switch Bootstrapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14330,51 +14330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low-Voltage Fully-Differential Amplifier for Switched-Capacitor Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14421,51 +14421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rail-to-Rail Operation of Very Low Voltage CMOS Switched-Capacitor Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14512,51 +14512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits a capacités commutées fonctionnant en mode &amp;quot;rail-to-rail&amp;quot; à très basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14594,51 +14594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit à capacités commutées fonctionnant en mode _rail-to-rail_ à très basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14924,51 +14924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Signal In-Memory Multi-bit Matrix-Vector Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15077,51 +15077,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental Time-Domain Mixed-Signal Matrix-Vector-Multiplication Technique for Low-Power Edge-AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15207,77 +15207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sub-100 µW 0.1-to-27 Mb/s Pulse-based Digital Transmitter for the Human Intranet in 28 nm FD-SOI CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaidioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15341,51 +15341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of forward body-biasing on ultra-low voltage switched-capacitor RF power amplifier in 28 nm FD-SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15484,64 +15484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient heartbeat-based MAC protocol for WBAN employing body coupled communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Solt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Facklam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15863,425 +15863,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-digital transmitter architecture based on two-path parallel 1-bit high pass filtering DACs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
+                <w:t xml:space="preserve">Microscale ultrahigh-frequency resonant wireless powering for capacitive and resistive MEMS actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Usami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akio Higo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2018.2853992⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 275, pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952792v1</w:t>
+                <w:t xml:space="preserve">hal-02182815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and opportunities in high-voltage microactuator powering technology towards one-chip MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Hirakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (4), 04FA05, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7567/JJAP.57.04FA05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale ultrahigh-frequency resonant wireless powering for capacitive and resistive MEMS actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naoto Usami</w:t>
+                <w:t xml:space="preserve">All-digital transmitter architecture based on two-path parallel 1-bit high pass filtering DACs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 275, pp.75-87. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (11), pp.3956-3969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2018.2853992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182815v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital complex delta-sigma modulators with highly configurable notches for multi-standard coexistence in wireless transmitters</w:t>
               </w:r>
@@ -16371,51 +16371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Configurable Transmitter Architecture for IEEE 802.11ac and 802.11ad Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16725,64 +16725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical sizing and biasing of analog firm intellectual properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16969,360 +16969,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver-aided predistortion of power amplifier non-linearities in cellular networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 1 k-pixel video camera for 0.7-1.1 terahertz imaging applications in 65-nm CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.2999-3012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2012.2217851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787384v1</w:t>
+                <w:t xml:space="preserve">hal-00787388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1 k-pixel video camera for 0.7-1.1 terahertz imaging applications in 65-nm CMOS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Receiver-aided predistortion of power amplifier non-linearities in cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeleny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dehos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47, pp.2999-3012. </w:t>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.168-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2012.2217851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787388v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 7-bit 18th order 9.6 GS/s FIR up-sampling filter for high data rate 60-GHz wireless transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.1743-1756. </w:t>
@@ -17386,51 +17386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17511,910 +17511,886 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.466-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mmce.20551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all digital RF signal generator using high-speed ΔΣ modulators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Supervised classification of CoRoT variables (Debosscher+, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.~m. Sarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471973v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable complex digital delta-sigma modulator synthesis for digital wireless transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.N. Nzeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.385-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Supervised classification of CoRoT variables (Debosscher+, 2009)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An all digital RF signal generator using high-speed ΔΣ modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.2722-2732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2009.2028406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437358v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic DC operating point computation and design plan generation for analog IPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (1-2), pp.93-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10470-007-9075-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete system for wireless powering and remote control of electrostatic actuators by inductive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2006.886245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switchable-order Gm–C baseband filter with wide digital tuning for configurable radio receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.1513-1521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSSC.2007.899125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tuneable bandpass characteristic in thick-film polysilicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18423,1610 +18399,1610 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126 (1), pp.227-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2005.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tunable bandpass characteristic in thickfilm polysilicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126, pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel architecture of a tunable bandpass BAW-filter for a WCDMA transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49, pp.237-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gm−C low−pass filter for zero−IF mobile applications with a very wide tuning range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40, pp.1443− 1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable passband T-filter electrostatically driven polysilicon micromechanical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 117, pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, realization and testing of micro-mechanical resonators in thick-film silicon technology with postprocess electrode to resonator gap reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buchaillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13, pp.134-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process and realization of a three dimensional gold electroplated antenna on a flexible epoxy film for wireless micromotion system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+                <w:t xml:space="preserve">Design methods for micro-electro-mechanical bandpass filters with transmission zeros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32, pp.17-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148764v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methods for micro-electro-mechanical bandpass filters with transmission zeros</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Process and realization of a three dimensional gold electroplated antenna on a flexible epoxy film for wireless micromotion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (4), pp.1465-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.1494066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148739v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low-voltage Digital-Audio Delta Sigma Modulator with 88-dB Dynamic Range using Local Switch Bootstrapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (3), pp.349-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/4.910473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-voltage digital-audio sigma delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromachined electromechanical devices for integrated wireless communication transceivers : the IST MELODICT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 36, pp.349-355</w:t>
+              <w:t xml:space="preserve">MST News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152201v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachined electromechanical devices for integrated wireless communication transceivers : the IST MELODICT project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very low-voltage digital-audio sigma delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dessouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MST News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.7-8</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36, pp.349-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152200v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MEMS oriented distributed processor for integrated feed-back controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milgram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics and Communications in Japan, Part 2 : Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 83, pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated synthesis of current-memory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19, pp.413-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analog beam-forming circuit for ultrasound imaging using switched-current delay lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. O'Connor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35, pp.202-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Switch Configuration Suitable for Rail-to-Rail Operation of Switched-Opamp Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (1), pp.8-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:19990028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (16)</w:t>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous power estimation in a continuous time digital signal processing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel de Dios González Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20060,1537 +20036,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2021257908 (A1) 2021-08-19. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700623v1</w:t>
-              </w:r>
-[...1430 lines deleted...]
-                <w:t xml:space="preserve">hal-00372459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse/fine delay element design in 28 nm FD-SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Sourikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21622,849 +20166,849 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth Terminal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.119-134, 2020, Integrated Circuits and Systems book series (ICIR), ISBN 978-3-030-39495-0 ; eISBN 978-3-030-39496-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-39496-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable BAW filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enz C.C., Kaiser A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMS-based circuits and systems for wireless communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.Part 2, 207-231, 2013, ISBN 978-1-4419-8797-6 ; e-ISBN 978-1-4419-8798-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-8798-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of BAW resonators and filters for integration in a UMTS transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco G. Beghi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and measurement methods for acoustic waves and for acoustic microdevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.323-354, 2013, 978-953-51-1189-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/56026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-digital RF signal generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iniewski K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOS nanoelectronics : analog and RF VLSI circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McGraw-Hill Professional, chapter 4, 137-160, 2011, ISBN 978-0-07-175566-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAW-IC co-integration tunable filters at GHz frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.H.M. van Roermund, M. Steyaert, H. Casier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog circuit design : smart data converters, filters on chip, multimode transmitters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.207-232, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimode transmitters with ΔΣ-based all-digital RF signal generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.H.M. van Roermund, M. Steyaert, H. Casier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog circuit design : smart data converters, filters on chip, multimode transmitters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.295-314, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote powering of intelligent microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VALLE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart adaptive systems on silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.253-268, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-voltage analog CMOS design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OLIVER J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low power techniques and neural applications in microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Visio per Computador Editor, Barcelona, Spain, pp.101-115, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22474,312 +21018,312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS-based circuits and systems for wireless communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Enz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 330 p., 2013, ISBN 978-1-4419-8797-6 ; e-ISBN 978-1-4419-8798-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-8798-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits, 42, 7, Special issue on ESSCIRC 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE, pp.1449-1628, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE European Solid-State Circuits Conference (ESSCIRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cristoloveanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ieee, 2005, 0-7803-9205-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ESSCIR.2005.1541467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId504"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22926,51 +21470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frappe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Welk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Trembly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Arno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ch&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Casanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Benarrouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfic51843.2021.9490464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stefanelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Solt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386522v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34833-5_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON.2017.8252670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2016.7833803" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2016.7598263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan-Cristian Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakamoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grave" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rudant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeleny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569595" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sherry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Hadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6176997" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271476" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fawzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6177052" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izquierdo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaudon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2011.5940616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houfaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043601" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojefors" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baktash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972870" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5937728" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Massouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasilevski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niknejad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2010.5434157" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2009.5326027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flament" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290423" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410814" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474434v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410877" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gorisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cathelin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294117v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606329" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611684" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nzeza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611701" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2008.4681881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360804v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2008.4561375" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284383v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilhac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430284" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nzeza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frapp&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497736" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284385v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iskander" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Louerat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430315" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284384v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334848v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510957" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334852v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2007.4487996" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajoinie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2007.373553" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138679v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401339v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338476v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377054v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379634" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138676v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lamarre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689961" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338469v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Lamarre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379814" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338452v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138675v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen-Tuong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419641v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608343" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2005.1594249" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138398v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521132v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374503" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briole" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goser" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thewes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146404v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2003.1189709" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146406v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148748v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856802v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2002.1010830" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148736v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2001.957511" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152204v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152458v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quevy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572079v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915049" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152240v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152234v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152235v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152232v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158505v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158507v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouky" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2000.852608" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robers" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857466" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574136v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1999.780639" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304131v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765787v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3480154" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514856v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2022.3140905" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rabaey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsii.2021.3088996" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Facklam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028800" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041576v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gonzalez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010877" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2897929" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185109v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hirakawa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FA05" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182815v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Sakamoto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.020" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314482v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2711035" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02062080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurba Dev" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Horak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perols" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.03.060" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17X9M47V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819465v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2248791" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795972v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.01.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1N7V5HS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zwintz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ryabchikova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruberbauer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220127" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787384v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0016" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787388v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forster" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2217851" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787386v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2191677" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16K8C7W1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471973v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2009.2028406" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471992v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debosscher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~m. Sarro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356973v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Louerat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9075-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LDJB0S4T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255852v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.899125" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195973v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.033" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3MSDLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138651v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138657v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138393v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125630v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146391v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148739v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197325v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.910473" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152201v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152200v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158498v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158504v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Connor" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158512v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197329v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990028" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700623v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Dios Gonz&#225;lez Santos" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959881v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Sherry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Pfeiffer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Grzyb" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959887v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936579v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farakh Javid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741723v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617635v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372686v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451474v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372076v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372060v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372346v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372347v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372441v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372464v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372460v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372459v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377034v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39496-7_6" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3_8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F67J3GGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799651v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575846v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575857v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132553v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800605v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Enz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362397v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162250v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2005.1541467" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frappe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Welk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Trembly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Arno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ch&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Casanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Benarrouch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfic51843.2021.9490464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665600" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stefanelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Solt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386522v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34833-5_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON.2017.8252670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2016.7833803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2016.7598263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan-Cristian Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakamoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grave" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rudant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeleny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569595" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sherry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Hadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6176997" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271476" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fawzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6177052" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houfaf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izquierdo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaudon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2011.5940616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5937728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baktash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972870" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojefors" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Massouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasilevski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niknejad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2010.5434157" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290423" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410814" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2009.5326027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410877" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gorisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cathelin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611684" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606329" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nzeza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611701" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2008.4681881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360804v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2008.4561375" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iskander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Louerat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nzeza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frapp&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430284" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497736" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430315" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284384v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2007.4487996" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajoinie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2007.373553" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lamarre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379634" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689961" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138678v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Lamarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379814" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608343" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401332v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen-Tuong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2005.1594249" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138398v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521132v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374503" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briole" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goser" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thewes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2003.1189709" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856802v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2002.1010830" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148748v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915049" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quevy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152204v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2001.957511" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152234v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152232v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158507v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouky" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2000.852608" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robers" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857466" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574136v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1999.780639" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304131v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765787v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3480154" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514856v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2022.3140905" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rabaey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsii.2021.3088996" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Facklam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028800" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041576v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gonzalez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010877" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2897929" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182815v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Sakamoto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.020" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185109v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hirakawa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FA05" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314482v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2711035" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02062080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurba Dev" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Horak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perols" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.03.060" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17X9M47V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819465v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2248791" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795972v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.01.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1N7V5HS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zwintz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ryabchikova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruberbauer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220127" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787388v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forster" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2217851" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0016" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787386v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2191677" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437358v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debosscher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~m. Sarro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471992v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471973v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2009.2028406" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356973v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Louerat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9075-3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255852v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.899125" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195973v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.033" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3MSDLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138651v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138657v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138393v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125630v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146391v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148739v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197325v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.910473" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152201v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158498v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158504v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Connor" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158512v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197329v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990028" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700623v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Dios Gonz&#225;lez Santos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377034v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39496-7_6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800641v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3_8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F67J3GGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799651v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575846v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575857v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132553v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800605v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Enz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362397v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162250v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2005.1541467" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>