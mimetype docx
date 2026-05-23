--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -944,412 +944,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyword Spotting System using Low-complexity Feature Extraction and Quantized LSTM</w:t>
+                <w:t xml:space="preserve">A Fully-Digital 0.1-to-27 Mb/s ULV 450 MHz Transmitter with sub-100 µW Power Consumption for Body-Coupled Communication in 28 nm FD-SOI CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hérissé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Larras</w:t>
+                <w:t xml:space="preserve">Guillaume Tochou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Benarrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaidioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems, ICECS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665486⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Radio Frequency Integrated Circuits Symposium (RFIC/IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. pp.195-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/rfic51843.2021.9490464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515704v1</w:t>
+                <w:t xml:space="preserve">hal-03306898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully-Digital 0.1-to-27 Mb/s ULV 450 MHz Transmitter with sub-100 µW Power Consumption for Body-Coupled Communication in 28 nm FD-SOI CMOS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Benarrouch</w:t>
+                <w:t xml:space="preserve">Analog Duty Cycle Controller Using Backgate Body Biasing For 5G Millimeter Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gaidioz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+                <w:t xml:space="preserve">David Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Radio Frequency Integrated Circuits Symposium (RFIC/IMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Atlanta, United States. pp.195-198, </w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems, ICECS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/rfic51843.2021.9490464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306898v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Duty Cycle Controller Using Backgate Body Biasing For 5G Millimeter Wave Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keyword Spotting System using Low-complexity Feature Extraction and Quantized LSTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duperray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+                <w:t xml:space="preserve">Kévin Hérissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Electronics Circuits and Systems, ICECS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515052v1</w:t>
+                <w:t xml:space="preserve">hal-03515704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated digital RF transmitters with single-bit delta-sigma-driven FIR-DACs</w:t>
               </w:r>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Signal In-Memory Multi-bit Matrix-Vector Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1538,51 +1538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heartbeat-based synchronization scheme for the human intranet: modeling and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive body-coupled communication in the 400-500 MHz frequency band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Thielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,529 +1891,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-standard semi-digital FIR DAC: A design procedure</w:t>
+                <w:t xml:space="preserve">Delta-sigma based digital transmitters with low-complexity embedded-FIR digital to RF mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
+                <w:t xml:space="preserve">Razvan-Cristian Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE MTT-S International Wireless Symposium (IWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.237-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEE-IWS.2016.7585474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377043v1</w:t>
+                <w:t xml:space="preserve">hal-03377039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling modulation: An energy efficient novel feature extraction for biosignal processing</w:t>
+                <w:t xml:space="preserve">Multi-standard semi-digital FIR DAC: A design procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Causo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Benatti</w:t>
+                <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioCAS.2016.7833803⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE MTT-S International Wireless Symposium (IWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEE-IWS.2016.7585474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377041v1</w:t>
+                <w:t xml:space="preserve">hal-03377043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Delay Line with Coarse/Fine tuning through Gate/Body biasing in 28nm FDSOI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling modulation: An energy efficient novel feature extraction for biosignal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Causo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Sourikopoulos</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Farella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Solid-State Device Research Conference (ESSDERC) / 42nd European Solid-State Circuits Conference (ESSCIRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2016.7598263⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shanghai, China. pp.348-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS.2016.7833803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270099v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-sigma based digital transmitters with low-complexity embedded-FIR digital to RF mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Digital Delay Line with Coarse/Fine tuning through Gate/Body biasing in 28nm FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Sourikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan-Cristian Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Frappé</w:t>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.237-240, </w:t>
+              <w:t xml:space="preserve">46th European Solid-State Device Research Conference (ESSDERC) / 42nd European Solid-State Circuits Conference (ESSCIRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.145-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2016.7598263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377039v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations for High-Speed Configurable- bandwidth Time-interleaved Digital Delta-Sigma Modulators and Synthesis in 28 nm UTBB FDSOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan-Cristian Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-digital FIR DAC for low power single carrier IEEE 802.11ad 60GHz transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,90 +2824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision feedback equalizer with channel-dependent power consumption for 60-GHz receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Sourikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Melbourne, Australia. pp.1484-1487, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,775 +2935,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-the-air validation of PA nonlinearity estimation at the receiver</w:t>
+                <w:t xml:space="preserve">Translational loop filtering for interferer rejection at the LNA input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rudant</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation, EuCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Gothenburg, Sweden. pp.308-311</w:t>
+              <w:t xml:space="preserve">61st IEEE MTT-S International Microwave Symposium, IMS 2013, Workshop WSC : Interference Robust Radio Receiver Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877747v1</w:t>
+                <w:t xml:space="preserve">hal-00811789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-path multi-rate CMOS polar DPA for wideband multi-standard RF transmitters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Digital RF signal generation for ultimate transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, IEEE RFIC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">61st IEEE MTT-S International Microwave Symposium, IMS 2013, Workshop WSD : Pushing the Ultimate Performance Limits of RF CMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, WA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877745v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational loop filtering for interferer rejection at the LNA input</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Over-the-air validation of PA nonlinearity estimation at the receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeleny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaiser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Rosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE MTT-S International Microwave Symposium, IMS 2013, Workshop WSC : Interference Robust Radio Receiver Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation, EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Gothenburg, Sweden. pp.308-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811789v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital RF signal generation for ultimate transmitters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A multi-path multi-rate CMOS polar DPA for wideband multi-standard RF transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Werquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE MTT-S International Microwave Symposium, IMS 2013, Workshop WSD : Pushing the Ultimate Performance Limits of RF CMOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, IEEE RFIC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, WA, United States. paper RTU2A-4, 327-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811790v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1kPixel CMOS camera chip for 25fps real-time terahertz imaging applications</w:t>
+                <w:t xml:space="preserve">A 65nm CMOS 1-to-10GHz tunable continuous-time low-pass filter for high-data-rate communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sherry</w:t>
+                <w:t xml:space="preserve">H. Fawzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grzyb</w:t>
+                <w:t xml:space="preserve">M. Egot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Nauta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Solid-State Circuits Conference, ISSCC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States. pp.252-254, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2012.6176997⟩</w:t>
+              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States. pp.362-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2012.6177052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801095v1</w:t>
+                <w:t xml:space="preserve">hal-00801102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable 60GHz subsampling receiver architecture with embedded channel filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 1kPixel CMOS camera chip for 25fps real-time terahertz imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grave</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6271476⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Solid-State Circuits Conference, ISSCC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States. pp.252-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2012.6176997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801103v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 65nm CMOS 1-to-10GHz tunable continuous-time low-pass filter for high-data-rate communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A reconfigurable 60GHz subsampling receiver architecture with embedded channel filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Nauta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Solid-State Circuits Conference, ISSCC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Francisco, CA, United States. pp.362-364, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Seoul, South Korea. pp.1295-1298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2012.6177052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6271476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801102v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 7-bit 18th order 9.6 GS/s FIR filter for high data rate 60-GHz wireless communications</w:t>
               </w:r>
@@ -3715,77 +3715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Solid-State Circuits Conference, ESSCIRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Helsinki, Finland. paper ID 5264, 67-70</w:t>
@@ -3840,64 +3840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Circuit Theory and Design, ECCTD 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Linköping, Sweden. pp.584-587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3944,77 +3944,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un filtre Gm-C à très large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Houfaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 20-23GHz coupled oscillators array in 65nm CMOS for HDR 60GHz beamforming applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Egot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Solid-State Circuits Conference, ESSCIRC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Helsinki, Finland. paper ID 5262, 463-466</w:t>
@@ -4177,51 +4177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable wide-band receiver with positive feed-back translational loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,90 +4281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral regrowth analysis in wideband polar architectures applied to software defined radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International New Circuits and Systems Conference, NEWCAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.305-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4398,77 +4398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low power configurable subsampling back-end with embedded filtering for 60 GHz receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4493,77 +4493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious emissions reduction using multirate RF transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil. pp.965-968, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4597,103 +4597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A broadband 0.6 to 1 THz CMOS imaging detector with an integrated lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Al Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sherry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baktash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium, IMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Baltimore, MD, United States. pp.1-4, </w:t>
@@ -4731,103 +4731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens-integrated THz imaging arrays in 65nm CMOS technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sherry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Al Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ojefors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, RFIC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Baltimore, MD, United States. pp.1-4</w:t>
@@ -4856,103 +4856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband image rejection in digital polar architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Werquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque du GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4971,4608 +4971,4608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseband Fading Channel Simulator for Inter-Vehicle Communication using SystemC-AMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital compensation of the power amplifier nonlinearities at relay station receivers in 802.16j very high data rate systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeleny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbasset Massouri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dehos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Behavioral Modeling and Simulation Conference (BMAS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.244-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RWS.2010.5434157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632156v1</w:t>
+                <w:t xml:space="preserve">hal-00549975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FIR baseband filter for high data rate 60-GHz wireless communications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Wide-band receiver architecture with flexible blocker filtering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537620⟩</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Greece. pp.894-897, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549959v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital compensation of the power amplifier nonlinearities at relay station receivers in 802.16j very high data rate systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rosson</w:t>
+                <w:t xml:space="preserve">Baseband Fading Channel Simulator for Inter-Vehicle Communication using SystemC-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbasset Massouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dehos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Vasilevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Wireless Symposium, RWS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 IEEE International Behavioral Modeling and Simulation Conference (BMAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Jose, CA, United States. pp.36-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549975v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band receiver architecture with flexible blocker filtering techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A FIR baseband filter for high data rate 60-GHz wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niknejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Greece. pp.894-897, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1771-1774, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579039v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete BAW filtered CMOS 90nm digital RF signal generator</w:t>
+                <w:t xml:space="preserve">A 60GHz 65 nm CMOS RMS power detector for antenna impedance mismatch detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Flament</w:t>
+                <w:t xml:space="preserve">Jean Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+                <w:t xml:space="preserve">Andrea Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESSCIRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece. pp.172-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437424v1</w:t>
+                <w:t xml:space="preserve">hal-00585510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Analog Firm IPs using Hierarchical Sizing and Biasing Methodology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">BAW-IC co-integration tunable filters at GHz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSDERC European Solid-State Device Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athens, Greece. pp.1-2</w:t>
+              <w:t xml:space="preserve">18th Workshop on Advances in Analog Circuit Design, AACD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295031v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined 4-bit quadrature digital-to-analog converter/mixer for millimeter-wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tunisia. pp.964-967, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode transmitters with ΔΣ-based all-digital RF signal generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete BAW filtered CMOS 90nm digital RF signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Workshop on Advances in Analog Circuit Design, AACD 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS-TAISA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.43-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575268v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60GHz 65nm CMOS RMS power detector for antenna impedance mismatch detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Kerhervé</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Analog Firm IPs using Hierarchical Sizing and Biasing Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Solid-State Circuits Conference, ESSCIRC 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESSDERC European Solid-State Device Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athens, Greece. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474432v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAW-IC co-integration tunable filters at GHz frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Multimode transmitters with ΔΣ-based all-digital RF signal generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Workshop on Advances in Analog Circuit Design, AACD 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575270v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration Mixte SiP/SoC d'un Transmetteur en Technologie CMOS/BiCMOS/BAW/IPD pour des Applications Multimodes WCDMA/DCS</w:t>
+                <w:t xml:space="preserve">A 60GHz 65nm CMOS RMS power detector for antenna impedance mismatch detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kerhervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">J. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FETCH 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th European Solid-State Circuits Conference, ESSCIRC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Greece. pp.172-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2009.5326027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401324v1</w:t>
+                <w:t xml:space="preserve">hal-00474432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Sizing and Biasing of Analog Firm Intellectual Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">Intégration Mixte SiP/SoC d'un Transmetteur en Technologie CMOS/BiCMOS/BAW/IPD pour des Applications Multimodes WCDMA/DCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE University Booth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nice, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">FETCH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Chexbres, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295050v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital cartesian feedback path design for 2.4GHz ISM band standards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Hierarchical Sizing and Biasing of Analog Firm Intellectual Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE University Booth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nice, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474434v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60GHz 65 nm CMOS RMS power detector for antenna impedance mismatch detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A digital cartesian feedback path design for 2.4GHz ISM band standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zeleny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gorisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSCIRC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Electronics, Circuits, and Systems, ICECS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.523-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585510v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-digital RF signal generation for software defined radio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A 1.2 GHz semi-digital reconfigurable FIR bandpass filter with passive power combiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Flament</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Circuits and Systems for Communications, ECCSC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Romania. pp.236-239, </w:t>
+              <w:t xml:space="preserve">34th European Solid-State Circuits Conference, ESSCIRC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United Kingdom. pp.418-421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCSC.2008.4611684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2008.4681881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360808v1</w:t>
+                <w:t xml:space="preserve">hal-00360806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60GHz CMOS RMS Power Detector for Antenna Impedance Mismatch Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Kerherve</w:t>
+                <w:t xml:space="preserve">An all-digital delta-sigma RF signal generator for mobile communication transmitters in 90nm CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE North-East Workshop on Circuits and Systems and TAISA Conference, NEWCAS-TAISA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606329⟩</w:t>
+              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, IEEE RFIC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Atlanta, GA,, United States. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFIC.2008.4561375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294117v1</w:t>
+                <w:t xml:space="preserve">hal-00360804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable complex digital Delta-Sigma modulator synthesis for digital wireless transmitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 60GHz CMOS RMS Power Detector for Antenna Impedance Mismatch Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerherve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Circuits and Systems for Communications, ECCSC 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECCSC.2008.4611701⟩</w:t>
+              <w:t xml:space="preserve">IEEE North-East Workshop on Circuits and Systems and TAISA Conference, NEWCAS-TAISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. pp.93-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2008.4606329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360810v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1.2 GHz semi-digital reconfigurable FIR bandpass filter with passive power combiner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-digital RF signal generation for software defined radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Solid-State Circuits Conference, ESSCIRC 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2008.4681881⟩</w:t>
+              <w:t xml:space="preserve">4th European Conference on Circuits and Systems for Communications, ECCSC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Romania. pp.236-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCSC.2008.4611684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360806v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-digital delta-sigma RF signal generator for mobile communication transmitters in 90nm CMOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable complex digital Delta-Sigma modulator synthesis for digital wireless transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.N. Nzeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium, IEEE RFIC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Atlanta, GA,, United States. pp.13-16, </w:t>
+              <w:t xml:space="preserve">4th European Conference on Circuits and Systems for Communications, ECCSC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Romania. pp.320-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFIC.2008.4561375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECCSC.2008.4611701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360804v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et évaluation des tensions de décalage d'un circuit analogique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">A 2GHz 0.25µm SiGe BiCMOS oscillator with flip-chip mounted BAW resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lajoinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Solid-State Circuits Conference, ISSCC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.580-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSCC.2007.373553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311544v1</w:t>
+                <w:t xml:space="preserve">hal-00284382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic offset detection and evaluation using hierarchical graph-based sizing and biasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Louerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th IEEE International Midwest Symposium on Circuits and Systems, MWSCAS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Canada. pp.984-987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct digital RF signal generation for software-defined radio transmitters using reconfigurable delta-sigma modulators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection et évaluation des tensions de décalage d'un circuit analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Microwave and Optical Technology, ISMOT-2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Monte Porzio Catone, Italy. pp.221-224</w:t>
+              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284386v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital tuning of an analog tunable bandpass BAW-filter at GHz frequency</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct digital RF signal generation for software-defined radio transmitters using reconfigurable delta-sigma modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Nsiala-Nzeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Solid-State Circuits Conference, ESSCIRC2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Symposium on Microwave and Optical Technology, ISMOT-2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Monte Porzio Catone, Italy. pp.221-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284383v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Systematic Offsets in Amplifiers Using Hierarchical Graph-Based Sizing and Biasing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">Digital tuning of an analog tunable bandpass BAW-filter at GHz frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICM.2007.4497736⟩</w:t>
+              <w:t xml:space="preserve">33rd European Solid-State Circuits Conference, ESSCIRC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.218-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2007.4430284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306185v1</w:t>
+                <w:t xml:space="preserve">hal-00284383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable RF signal generation for software radio transmitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing Systematic Offsets in Amplifiers Using Hierarchical Graph-Based Sizing and Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications, TAISA 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Le Caire, Egypt. pp.391-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2007.4497736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819473v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">80 GHz low noise amplifiers in 65 nm CMOS SOI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dambrine</w:t>
+                <w:t xml:space="preserve">Reconfigurable RF signal generation for software radio transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nsiala-Nzeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Solid-State Circuits Conference, ESSCIRC2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications, TAISA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.89-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284027v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable digital delta-sigma modulator synthesis for digital wireless transmitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">80 GHz low noise amplifiers in 65 nm CMOS SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Danneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nsiala-Nzéza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Circuit Theory and Design, ECCTD'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Solid-State Circuits Conference, ESSCIRC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.348-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSCIRC.2007.4430315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284384v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Aware Synthesis Using Hierarchical Graph-Based Sizing and Biasing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconfigurable digital delta-sigma modulator synthesis for digital wireless transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nsiala-Nzéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th European Conference on Circuit Theory and Design, ECCTD'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Seville, Spain. pp.480-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334852v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Offset Detection and Evaluation Using Hierarchical Graph-Based Sizing and Biasing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Aware Synthesis Using Hierarchical Graph-Based Sizing and Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510957⟩</w:t>
+              <w:t xml:space="preserve">50th Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Québec, Canada. pp.984-987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2007.4487996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334848v1</w:t>
+                <w:t xml:space="preserve">hal-01334852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2GHz 0.25µm SiGe BiCMOS oscillator with flip-chip mounted BAW resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Systematic Offset Detection and Evaluation Using Hierarchical Graph-Based Sizing and Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Solid-State Circuits Conference, ISSCC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.580-581, </w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrackech, Morocco. pp.170-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSCC.2007.373553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284382v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical graph-based sizing for analog cells through reference transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">All digital RF signal generation for software defined radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.321-324</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138676v1</w:t>
+                <w:t xml:space="preserve">hal-00138677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing resistances and capacitances of a continuous-time sigma-delta ADC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Convertisseur numérique analogique 1 bit à 7,8Gech/s pour émetteurs RF numériques en technologie CMOS 90nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.419-422</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.115-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138691v1</w:t>
+                <w:t xml:space="preserve">hal-00138681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAW technologies : development and applications within Martina, Mimosa and Mobilis IST european projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital tuning of Gm–C baseband filters in configurable radio receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kerherve</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">S. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.340-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138698v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design techniques for very high speed digital delta-sigma modulators aimed at all-digital RE transmitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BAW technologies : development and applications within Martina, Mimosa and Mobilis IST european projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kerherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasoncis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377054v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAW Technologies: Development and Applications within STREP-IST European Projects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing resistances and capacitances of a continuous-time sigma-delta ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">L. de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Int. Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Vancouver, Canada. pp.341-350</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.419-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401339v1</w:t>
+                <w:t xml:space="preserve">hal-00138691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Applications of the BAW Technologies within the European Projects</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.1</w:t>
+                <w:t xml:space="preserve">Hierarchical graph-based sizing for analog cells through reference transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.321-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401334v1</w:t>
+                <w:t xml:space="preserve">hal-00138676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement automatique d'un circuit analogique à l'aide des transistors de référence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">Design techniques for very high speed digital delta-sigma modulators aimed at all-digital RE transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 13th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.1113-1116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2006.379634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338476v1</w:t>
+                <w:t xml:space="preserve">hal-03377054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All digital RF signal generation for software defined radio</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.171-174</w:t>
+                <w:t xml:space="preserve">BAW Technologies: Development and Applications within STREP-IST European Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 IEEE Int. Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, Canada. pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138677v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur numérique analogique 1 bit à 7,8Gech/s pour émetteurs RF numériques en technologie CMOS 90nm</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.115-118</w:t>
+                <w:t xml:space="preserve">Development and Applications of the BAW Technologies within the European Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, ESA/CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138681v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital tuning of Gm–C baseband filters in configurable radio receivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnement automatique d'un circuit analogique à l'aide des transistors de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAISA Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp.89-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dedieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00138679v1</w:t>
+                <w:t xml:space="preserve">hal-01338476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Graph-Based Sizing for Analog Cells Through Reference Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9632,103 +9632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronically tunable bandpass BAW-filter for a zero-IF WCDMA receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.142-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9785,64 +9785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gianesello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.449-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -9877,51 +9877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Resistances and Capacitances of a Continuous-Time Sigma-Delta Modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9981,51 +9981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des éléments passifs d'un convertisseur sigma-delta temps continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10057,866 +10057,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple 3.8mW, 300 MHz, 4-bit flash analog-to-digital converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
+                <w:t xml:space="preserve">Automatic Biasing Point Extraction and Design Plan Generation for Analog IPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtechnologies for the New Millennium 2005 VLSI Circuits and Systems II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.825-832, </w:t>
+              <w:t xml:space="preserve">MWSCAS 2005 - 48th Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Cincinnati, Ohio, United States. pp.907-910, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.608343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2005.1594249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419641v1</w:t>
+                <w:t xml:space="preserve">hal-01419672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies BAW : évolution et applications au travers des projets européens STREP-IST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple 3.8-mW 300-MHz 4-bit flash analog-to-digital converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aid</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t>
+                <w:t xml:space="preserve">L. de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.825-832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401332v1</w:t>
+                <w:t xml:space="preserve">hal-00138398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'un IP amplificateur analogique CMOS avec CAIRO+</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">Les technologies BAW : évolution et applications au travers des projets européens STREP-IST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marseille, France. pp.69-72</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419676v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un convertisseur flash 4 bits à base de transistors MOS consommant 3,8mW à 300MHz</w:t>
+                <w:t xml:space="preserve">A simple 3.8mW, 300 MHz, 4-bit flash analog-to-digital converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microtechnologies for the New Millennium 2005 VLSI Circuits and Systems II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.825-832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.608343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419675v1</w:t>
+                <w:t xml:space="preserve">hal-01419641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic biasing point extraction and design plan generation for analog IPs</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.907-910</w:t>
+                <w:t xml:space="preserve">Synthèse d'un IP amplificateur analogique CMOS avec CAIRO+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nguyen-Tuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138402v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Biasing Point Extraction and Design Plan Generation for Analog IPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
+                <w:t xml:space="preserve">Un convertisseur flash 4 bits à base de transistors MOS consommant 3,8mW à 300MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWSCAS 2005 - 48th Midwest Symposium on Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAISA 2005 - 6ème Colloque sur le Traitement Analogique de l'Information du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marseille, France. pp.57-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419672v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple 3.8-mW 300-MHz 4-bit flash analog-to-digital converter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic biasing point extraction and design plan generation for analog IPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.907-910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Louërat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00138398v1</w:t>
+                <w:t xml:space="preserve">hal-00138402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design space exploration for analog IPs using Cairo+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-mode continuously-tunable lowpass filter for zero-IF mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Iskander</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.473 - 476</w:t>
+                <w:t xml:space="preserve">D. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140990v1</w:t>
+                <w:t xml:space="preserve">hal-00140982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration for Analog IPs using CAIRO+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10983,1726 +10983,1726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC-only RF-ID tags for barcode replacement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Design space exploration for analog IPs using Cairo+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.438-537</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louerat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.473 - 476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140988v1</w:t>
+                <w:t xml:space="preserve">hal-00140990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-mode continuously-tunable lowpass filter for zero-IF mobile applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">AC-only RF-ID tags for barcode replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Goser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.95-98</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.438-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140982v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectromechanical coupled resonsator IF filters with variable bandwidth in thick-film epitaxial polysilicon technology</w:t>
+                <w:t xml:space="preserve">A 100V-IC for the remote powering and control of a microrobot using an electrostatic ciliary motion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
+                <w:t xml:space="preserve">M. Walenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buchaillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.F23-F26</w:t>
+              <w:t xml:space="preserve">2003, pp.1711-1713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146406v1</w:t>
+                <w:t xml:space="preserve">hal-00146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectromechanical variable-bandwidth if frequency filters with tunable electrostatical coupling spring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+                <w:t xml:space="preserve">Micro-electromechanical variable-bandwidth IF frequency filters with tunable electrostatical coupling spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Collard</w:t>
-[...37 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.153-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522205v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-electromechanical variable-bandwidth IF frequency filters with tunable electrostatical coupling spring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Collard</w:t>
+                <w:t xml:space="preserve">Microelectromechanical variable-bandwidth if frequency filters with tunable electrostatical coupling spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Combi</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems, 2003. MEMS-03 Kyoto. IEEE The Sixteenth Annual International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2003.1189709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146404v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatical coupling-spring for micro-mechanical filtering applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Microelectromechanical coupled resonsator IF filters with variable bandwidth in thick-film epitaxial polysilicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buchaillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.530-533</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.F23-F26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146403v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 100V-IC for the remote powering and control of a microrobot using an electrostatic ciliary motion system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Electrostatical coupling-spring for micro-mechanical filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.530-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Walenne</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00146436v1</w:t>
+                <w:t xml:space="preserve">hal-00146403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of clamped-clamped beam resonator in thick-film epitaxial polysilicon technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Conception de résonateurs micromécaniques pour les filtres IF dans la technologie de couches épaisses épitaxiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buchaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Combi</w:t>
+                <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.447-450</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148736v1</w:t>
+                <w:t xml:space="preserve">hal-00148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile macromodel for the power supply of submicronic CMOS microprocessors based on voltage down DC-DC converter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Design of clamped-clamped beam resonator in thick-film epitaxial polysilicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.V821-V824</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148742v1</w:t>
+                <w:t xml:space="preserve">hal-00148736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Versatile macromodel for the power supply of submicronic CMOS microprocessors based on voltage down DC-DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Kussener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.606-609</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.V821-V824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148787v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture level center frequency drift compensation method for micro-mechanical filters used in IF stages of wireless telecommunication receivers</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Canne, France. pp.136-142</w:t>
+                <w:t xml:space="preserve">A large stepwise motion electrostatic actuator for a wireless mircrorobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bigotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.606-609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148741v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Versatile macromodel for the power supply of submicronic CMOS microprocessors based on voltage down DC-DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Kussener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2002 IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Phoenix-Scottsdale, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2002.1010830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148740v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile macromodel for the power supply of submicronic CMOS microprocessors based on voltage down DC-DC converter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Conception d'un dispositif de commande à distance pour des actionneurs électrostatiques microsystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Symposium on Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856802v1</w:t>
+                <w:t xml:space="preserve">hal-00148740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de résonateurs micromécaniques pour les filtres IF dans la technologie de couches épaisses épitaxiées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Architecture level center frequency drift compensation method for micro-mechanical filters used in IF stages of wireless telecommunication receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS, DTIP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Canne, France. pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148748v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency high-Q micro-mechanical resonators in thick epipoly technology with post-process gap adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
@@ -12718,1754 +12718,1754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Design for Reuse - Case Study : Very Low Voltage Delta-Sigma Modulators</w:t>
+                <w:t xml:space="preserve">Switch sizing for very low-voltage switched capacitor circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+                <w:t xml:space="preserve">M. Dessouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Greiner</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.M. Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.1549-1552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572079v1</w:t>
+                <w:t xml:space="preserve">hal-00152232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IF MEMS filters for mobile communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quevy</w:t>
+                <w:t xml:space="preserve">M. Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tenseka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Combi</w:t>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.733-736</w:t>
+              <w:t xml:space="preserve">2001, pp.590-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152458v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design method for micro-electro-mechanical band pass filters</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analog Design for Reuse - Case Study : Very Low Voltage Delta-Sigma Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design Automation and Test in Europe (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Munich, Germany. pp.353-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2001.915049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152204v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch Sizing for Very Low-Voltage Switched-Capacitor Circuits</w:t>
-[...62 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IF MEMS filters for mobile communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.733-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572115v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic impact-drive microactuator</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.590-593</w:t>
+                <w:t xml:space="preserve">Design method for micro-electro-mechanical band pass filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.194-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152203v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an autonomous micro robot</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Switch Sizing for Very Low-Voltage Switched-Capacitor Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICECS 2001 - 8th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Malta, Malta. pp.1549-1552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2001.957511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152457v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of electrical circuits and micro-mechanical oscillating structures and its application to complex filter structures</w:t>
+                <w:t xml:space="preserve">Design of an autonomous micro robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.373-376</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.795-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152240v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog design reuse : a case study. Very low-voltage analog Sigma-Delta modulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Equivalence of electrical circuits and micro-mechanical oscillating structures and its application to complex filter structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.373-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Louërat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00152205v1</w:t>
+                <w:t xml:space="preserve">hal-00152240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of MEMS components for reconfigurable RF interfaces for mobile communications terminals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Analog design reuse : a case study. Very low-voltage analog Sigma-Delta modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dessouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Villach, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.353-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152235v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of MEMS components in RF transceivers for mobile communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The potential of MEMS components for reconfigurable RF interfaces for mobile communications terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Micromechanics Europe Workshop, MME 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">27th European Solid-State Circuits Conference, ESSCIRC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Villach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152234v1</w:t>
+                <w:t xml:space="preserve">hal-00152235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switch sizing for very low-voltage switched capacitor circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The potential of MEMS components in RF transceivers for mobile communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.1549-1552</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Micromechanics Europe Workshop, MME 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152232v1</w:t>
+                <w:t xml:space="preserve">hal-00152234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrobot autonome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">New regulated voltage down converter based on modified bandgap cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Kussener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158520v1</w:t>
+                <w:t xml:space="preserve">hal-00158509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration silicium à l'IEMN : de l'architecture de composants aux circuits radiofréquences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Very Low-Voltage Fully-Differential Amplifier for Switched-Capacitor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de l'ANRT sur l'Intégration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Geneva, Switzerland. pp.441-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2000.857466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158505v1</w:t>
+                <w:t xml:space="preserve">hal-01573055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1V 1mW digital-audio Sigma-Delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Microrobot autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2000, pp.13-16</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des 3èmes Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158507v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-voltage fully differential amplifier for switched capacitor applications</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégration silicium à l'IEMN : de l'architecture de composants aux circuits radiofréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique de l'ANRT sur l'Intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dessouky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00158508v1</w:t>
+                <w:t xml:space="preserve">hal-00158505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1V 1mW Digital-Audio Delta-Sigma Modulator with 88dB Dynamic Range using Local Switch Bootstrapping</w:t>
-[...40 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 1V 1mW digital-audio Sigma-Delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CICC.2000.852608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572863v1</w:t>
+                <w:t xml:space="preserve">hal-00158507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New regulated voltage down converter based on modified bandgap cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 1V 1mW Digital-Audio Delta-Sigma Modulator with 88dB Dynamic Range using Local Switch Bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Custom Integrated Circuits Conference (CICC'00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Orlando, FL, United States. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICC.2000.852608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00158509v1</w:t>
+                <w:t xml:space="preserve">hal-01572863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Low-Voltage Fully-Differential Amplifier for Switched-Capacitor Applications</w:t>
-[...40 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very low-voltage fully differential amplifier for switched capacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dessouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.441-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2000.857466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573055v1</w:t>
+                <w:t xml:space="preserve">hal-00158508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rail-to-Rail Operation of Very Low Voltage CMOS Switched-Capacitor Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14512,51 +14512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits a capacités commutées fonctionnant en mode &amp;quot;rail-to-rail&amp;quot; à très basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14594,51 +14594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit à capacités commutées fonctionnant en mode _rail-to-rail_ à très basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14924,51 +14924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Signal In-Memory Multi-bit Matrix-Vector Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15077,51 +15077,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental Time-Domain Mixed-Signal Matrix-Vector-Multiplication Technique for Low-Power Edge-AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Hérissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15207,77 +15207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sub-100 µW 0.1-to-27 Mb/s Pulse-based Digital Transmitter for the Human Intranet in 28 nm FD-SOI CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaidioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15341,51 +15341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of forward body-biasing on ultra-low voltage switched-capacitor RF power amplifier in 28 nm FD-SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15484,64 +15484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient heartbeat-based MAC protocol for WBAN employing body coupled communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Solt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Benarrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Facklam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15735,51 +15735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital RF transmitter with single-bit ΔΣ M-driven switched-capacitor RF DAC and embedded band filter in 28-nm FD-SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan-Cristian Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15863,325 +15863,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale ultrahigh-frequency resonant wireless powering for capacitive and resistive MEMS actuators</w:t>
+                <w:t xml:space="preserve">Progress and opportunities in high-voltage microactuator powering technology towards one-chip MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoyuki Sakamoto</w:t>
+                <w:t xml:space="preserve">Atsushi Hirakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Usami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Frappé</w:t>
+                <w:t xml:space="preserve">Isao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akio Higo</w:t>
+                <w:t xml:space="preserve">Yuki Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 275, pp.75-87. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (4), 04FA05, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.57.04FA05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182815v1</w:t>
+                <w:t xml:space="preserve">hal-03185109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and opportunities in high-voltage microactuator powering technology towards one-chip MEMS</w:t>
+                <w:t xml:space="preserve">Microscale ultrahigh-frequency resonant wireless powering for capacitive and resistive MEMS actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsushi Hirakawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stefanelli</w:t>
+                <w:t xml:space="preserve">Naoyuki Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isao Mori</w:t>
+                <w:t xml:space="preserve">Naoto Usami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Okamoto</w:t>
+                <w:t xml:space="preserve">Akio Higo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (4), 04FA05, 14 p. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 275, pp.75-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.57.04FA05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185109v1</w:t>
+                <w:t xml:space="preserve">hal-02182815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-digital transmitter architecture based on two-path parallel 1-bit high pass filtering DACs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16267,51 +16267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital complex delta-sigma modulators with highly configurable notches for multi-standard coexistence in wireless transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan-Cristian Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16371,51 +16371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Configurable Transmitter Architecture for IEEE 802.11ac and 802.11ad Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikre Tsigabu Gebreyohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16621,77 +16621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reconfigurable IF to DC sub-sampling receiver architecture with embedded channel filtering for 60 GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.1220-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16725,64 +16725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical sizing and biasing of analog firm intellectual properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16880,51 +16880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ryabchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gruberbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16969,412 +16969,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1 k-pixel video camera for 0.7-1.1 terahertz imaging applications in 65-nm CMOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Forster</w:t>
+                <w:t xml:space="preserve">A 7-bit 18th order 9.6 GS/s FIR up-sampling filter for high data rate 60-GHz wireless transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47, pp.2999-3012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2012.2217851⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47, pp.1743-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2012.2191677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787388v1</w:t>
+                <w:t xml:space="preserve">hal-00787386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver-aided predistortion of power amplifier non-linearities in cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zeleny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dehos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.168-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-smt.2011.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7-bit 18th order 9.6 GS/s FIR up-sampling filter for high data rate 60-GHz wireless transmitters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cathelin</w:t>
+                <w:t xml:space="preserve">A 1 k-pixel video camera for 0.7-1.1 terahertz imaging applications in 65-nm CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47, pp.1743-1756. </w:t>
+              <w:t xml:space="preserve">, 2012, 47, pp.2999-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2012.2191677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2012.2217851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787386v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer, a 90nm CMOS digital RF signal generator and a 0.25µm BiCMOS power amplifier</w:t>
               </w:r>
@@ -17399,51 +17399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17498,90 +17498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete UMTS transmitter using BAW filters and duplexer : a 90-nm CMOS digital RF signal generator and a 0.25-μm BiCMOS power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.466-476. </w:t>
@@ -17613,407 +17613,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Supervised classification of CoRoT variables (Debosscher+, 2009)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An all digital RF signal generator using high-speed ΔΣ modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.2722-2732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2009.2028406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437358v1</w:t>
+                <w:t xml:space="preserve">hal-00471973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable complex digital delta-sigma modulator synthesis for digital wireless transmitters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Supervised classification of CoRoT variables (Debosscher+, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.~m. Sarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.385-394</w:t>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471992v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all digital RF signal generator using high-speed ΔΣ modulators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable complex digital delta-sigma modulator synthesis for digital wireless transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.N. Nzeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.385-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2009.2028406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00471973v1</w:t>
+                <w:t xml:space="preserve">hal-00471992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic DC operating point computation and design plan generation for analog IPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Iskander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18073,103 +18073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete system for wireless powering and remote control of electrostatic actuators by inductive coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Basset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.23-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18203,90 +18203,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switchable-order Gm–C baseband filter with wide digital tuning for configurable radio receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chamla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.1513-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18320,103 +18320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tuneable bandpass characteristic in thick-film polysilicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126 (1), pp.227-240. </w:t>
@@ -18466,103 +18466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tunable bandpass characteristic in thickfilm polysilicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126, pp.227-240</w:t>
@@ -18591,103 +18591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel architecture of a tunable bandpass BAW-filter for a WCDMA transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49, pp.237-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18706,342 +18706,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gm−C low−pass filter for zero−IF mobile applications with a very wide tuning range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Tunable passband T-filter electrostatically driven polysilicon micromechanical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40, pp.1443− 1450</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117, pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138393v1</w:t>
+                <w:t xml:space="preserve">hal-00125630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable passband T-filter electrostatically driven polysilicon micromechanical resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A Gm−C low−pass filter for zero−IF mobile applications with a very wide tuning range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Belot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 117, pp.115-120</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.1443− 1450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125630v1</w:t>
+                <w:t xml:space="preserve">hal-00138393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, realization and testing of micro-mechanical resonators in thick-film silicon technology with postprocess electrode to resonator gap reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13, pp.134-140</w:t>
@@ -19070,64 +19070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methods for micro-electro-mechanical bandpass filters with transmission zeros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19152,90 +19152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process and realization of a three dimensional gold electroplated antenna on a flexible epoxy film for wireless micromotion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (4), pp.1465-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19269,51 +19269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low-voltage Digital-Audio Delta Sigma Modulator with 88-dB Dynamic Range using Local Switch Bootstrapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19354,532 +19354,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachined electromechanical devices for integrated wireless communication transceivers : the IST MELODICT project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Very low-voltage digital-audio sigma delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dessouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MST News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 2, pp.7-8</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36, pp.349-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152200v1</w:t>
+                <w:t xml:space="preserve">hal-00152201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-voltage digital-audio sigma delta modulator with 88 dB dynamic range using local switch bootstrapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Micromachined electromechanical devices for integrated wireless communication transceivers : the IST MELODICT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 36, pp.349-355</w:t>
+              <w:t xml:space="preserve">MST News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152201v1</w:t>
+                <w:t xml:space="preserve">hal-00152200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MEMS oriented distributed processor for integrated feed-back controller</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">An analog beam-forming circuit for ultrasound imaging using switched-current delay lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+                <w:t xml:space="preserve">I. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Milgram</w:t>
+                <w:t xml:space="preserve">L. Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fujita</w:t>
+                <w:t xml:space="preserve">D. Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics and Communications in Japan, Part 2 : Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83, pp.48-55</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35, pp.202-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158498v1</w:t>
+                <w:t xml:space="preserve">hal-00158512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated synthesis of current-memory cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MEMS oriented distributed processor for integrated feed-back controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. O'Connor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kaiser</w:t>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milgram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19, pp.413-424</w:t>
+              <w:t xml:space="preserve">Electronics and Communications in Japan, Part 2 : Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83, pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158504v1</w:t>
+                <w:t xml:space="preserve">hal-00158498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analog beam-forming circuit for ultrasound imaging using switched-current delay lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Automated synthesis of current-memory cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Billet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35, pp.202-211</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.413-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158512v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Switch Configuration Suitable for Rail-to-Rail Operation of Switched-Opamp Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Dessouky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20104,51 +20104,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse/fine delay element design in 28 nm FD-SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Sourikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20221,90 +20221,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable BAW filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enz C.C., Kaiser A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMS-based circuits and systems for wireless communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.Part 2, 207-231, 2013, ISBN 978-1-4419-8797-6 ; e-ISBN 978-1-4419-8798-3. </w:t>
@@ -20354,64 +20354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of BAW resonators and filters for integration in a UMTS transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20492,103 +20492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-digital RF signal generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iniewski K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOS nanoelectronics : analog and RF VLSI circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McGraw-Hill Professional, chapter 4, 137-160, 2011, ISBN 978-0-07-175566-8</w:t>
@@ -20611,294 +20611,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAW-IC co-integration tunable filters at GHz frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Multimode transmitters with ΔΣ-based all-digital RF signal generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stefanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.H.M. van Roermund, M. Steyaert, H. Casier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog circuit design : smart data converters, filters on chip, multimode transmitters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.207-232, 2010</w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.295-314, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575846v1</w:t>
+                <w:t xml:space="preserve">hal-00575857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode transmitters with ΔΣ-based all-digital RF signal generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">BAW-IC co-integration tunable filters at GHz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.H.M. van Roermund, M. Steyaert, H. Casier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog circuit design : smart data converters, filters on chip, multimode transmitters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.295-314, 2010</w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.207-232, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575857v1</w:t>
+                <w:t xml:space="preserve">hal-00575846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote powering of intelligent microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VALLE M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart adaptive systems on silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.253-268, 2004</w:t>
@@ -20927,51 +20927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-voltage analog CMOS design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OLIVER J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low power techniques and neural applications in microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Visio per Computador Editor, Barcelona, Spain, pp.101-115, 2000</w:t>
@@ -21045,51 +21045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS-based circuits and systems for wireless communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Enz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 330 p., 2013, ISBN 978-1-4419-8797-6 ; e-ISBN 978-1-4419-8798-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-8798-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21116,51 +21116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits, 42, 7, Special issue on ESSCIRC 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21191,51 +21191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE European Solid-State Circuits Conference (ESSCIRC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21470,51 +21470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frappe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Welk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Trembly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Arno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ch&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Casanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Benarrouch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfic51843.2021.9490464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665600" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stefanelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Solt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386522v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34833-5_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON.2017.8252670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2016.7833803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2016.7598263" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan-Cristian Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakamoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grave" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rudant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeleny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877745v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569595" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811789v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sherry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Hadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6176997" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271476" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fawzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6177052" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houfaf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izquierdo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaudon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2011.5940616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5937728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baktash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972870" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojefors" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Massouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasilevski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niknejad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2010.5434157" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flament" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290423" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410814" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2009.5326027" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410877" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gorisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cathelin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611684" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294117v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606329" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nzeza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611701" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2008.4681881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360804v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2008.4561375" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311544v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iskander" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Louerat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nzeza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frapp&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilhac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430284" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497736" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819473v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430315" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284384v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2007.4487996" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334848v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510957" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajoinie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2007.373553" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lamarre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aid" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379634" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aid" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401334v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338476v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689961" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138678v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Lamarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379814" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608343" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401332v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419676v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen-Tuong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138402v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419672v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2005.1594249" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138398v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140990v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521132v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374503" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briole" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goser" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thewes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140982v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146406v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2003.1189709" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146403v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148742v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856802v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2002.1010830" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148748v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572079v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915049" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152458v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quevy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152204v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2001.957511" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouki" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152234v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152232v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158507v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouky" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158508v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2000.852608" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robers" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857466" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574136v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1999.780639" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304131v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765787v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3480154" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514856v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2022.3140905" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rabaey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsii.2021.3088996" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Facklam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028800" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041576v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gonzalez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010877" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2897929" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182815v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Sakamoto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.020" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185109v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hirakawa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FA05" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314482v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2711035" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02062080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurba Dev" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Horak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perols" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.03.060" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17X9M47V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819465v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2248791" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795972v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.01.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1N7V5HS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zwintz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ryabchikova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruberbauer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220127" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787388v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forster" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2217851" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0016" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787386v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2191677" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437358v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debosscher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~m. Sarro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471992v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471973v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2009.2028406" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356973v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Louerat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9075-3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255852v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.899125" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195973v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.033" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3MSDLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138651v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138657v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138393v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125630v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146391v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148739v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197325v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.910473" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152200v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152201v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158498v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158504v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Connor" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158512v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197329v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990028" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700623v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Dios Gonz&#225;lez Santos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377034v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39496-7_6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800641v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3_8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F67J3GGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799651v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575846v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575857v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132553v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800605v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Enz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362397v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162250v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2005.1541467" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Chafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frappe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Welk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS64648.2025.11106973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Trembly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desvergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Arno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ch&#234;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848987" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181765" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Casanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181656" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tochou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Benarrouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfic51843.2021.9490464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665600" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin H&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stefanelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Solt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02386522v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Thielens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34833-5_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON.2017.8252670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan-Cristian Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikre Tsigabu Gebreyohannes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEE-IWS.2016.7585474" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benatti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2016.7833803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Sourikopoulos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2016.7598263" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sakamoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181337" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377052v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grave" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rudant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeleny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569595" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fawzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6177052" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sherry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Hadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2012.6176997" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6271476" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houfaf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Izquierdo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaudon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cathelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2011.5940616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981316" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5937728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baktash" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972870" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800015v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojefors" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549975v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2010.5434157" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724656" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Massouri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasilevski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niknejad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537620" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gorisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cathelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410814" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flament" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290423" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherv&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2009.5326027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410877" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360806v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2008.4681881" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360804v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2008.4561375" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2008.4606329" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360808v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611684" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nzeza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCSC.2008.4611701" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lajoinie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2007.373553" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iskander" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Louerat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nzeza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frapp&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilhac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430284" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497736" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819473v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284027v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIRC.2007.4430315" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284384v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2007.4487996" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138679v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chamla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dedieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kerherve" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138691v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Lamarre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377054v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379634" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401339v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689961" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138678v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138675v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gianesello" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Lamarre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379814" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2005.1594249" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401332v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608343" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nguyen-Tuong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419675v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140982v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521132v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374503" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140990v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briole" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thewes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walenne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146404v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2003.1189709" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146406v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148748v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148742v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kussener" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Barthelemy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bigotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856802v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2002.1010830" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148740v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152203v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Mita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenseka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572079v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dessouky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2001.915049" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quevy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152204v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2001.957511" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152457v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152240v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152205v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Greiner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152235v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152234v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robers" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573055v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857466" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158520v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masquelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158505v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessouky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572863v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2000.852608" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158508v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574136v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1999.780639" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304139v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304131v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515016v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765787v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3480154" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514856v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2022.3140905" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306891v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rabaey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsii.2021.3088996" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Facklam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3028800" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03041576v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gonzalez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2020.3010877" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314498v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2897929" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185109v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hirakawa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isao Mori" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.57.04FA05" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182815v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Sakamoto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Usami" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Higo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.03.020" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01952792v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2853992" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02314482v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2017.2711035" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377045v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2468920" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02062080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurba Dev" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Horak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xichen Yuan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perols" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.03.060" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17X9M47V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819465v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2248791" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795972v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.01.001" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1N7V5HS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zwintz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ryabchikova" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruberbauer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220127" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787386v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2191677" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787384v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2011.0016" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787388v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Forster" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2012.2217851" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471973v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2009.2028406" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437358v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debosscher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~m. Sarro" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471992v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356973v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Louerat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-007-9075-3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2006.886245" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255852v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.899125" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195973v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.033" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3MSDLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138651v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138657v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125630v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138393v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146391v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148739v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148764v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1494066" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197325v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.910473" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152201v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152200v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158512v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Connor" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiquerez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158498v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milgram" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158504v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197329v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990028" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700623v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Dios Gonz&#225;lez Santos" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377034v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39496-7_6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800641v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3_8" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F67J3GGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799651v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575857v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575846v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137232v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132553v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800605v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Enz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-8798-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362397v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162250v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brillouet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristoloveanu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSCIR.2005.1541467" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>