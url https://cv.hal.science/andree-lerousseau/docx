--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2348,164 +2348,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À l'école de la vie intérieure. Approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME Editions, 2014, Esthétique et spiritualité III, 978-2-8066-3031-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01501404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esthétique et spiritualité III : A l'école de la vie intérieure. Approches interdisciplinaires, sous la dir. de Jérémy Lambert et Andrée Lerousseau, Fernelmont, E. M. E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882721v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01501404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des femmes traductrices</w:t>
               </w:r>
@@ -4054,165 +4054,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les personnages juifs dans le théâtre de Lessing ou l'ultime trace d'une altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de l'altérité, textes réunis par André Combes, Anne-Marie Corbin, Irina Fougeron, UL3, Villeneuve d'Ascq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'arme du faible&amp;quot; : Le judaïsme comme facteur d'érosion des valeurs de la société dans le discours antisémite de Bruno Bauer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme défiguré. L'imaginaire de la corruption et de la défiguration, textes réunis par Pierre Vaydat, Villeneuve d'Ascq, UL 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02882724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4481,275 +4481,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lessing (Gotthold Ephraim)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1445-1447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sachs (Nelly)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1936-1938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.1445-1447</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heine (Heinrich)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1123-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buber (Martin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669034v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01669039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolmar (Gertrud)</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lerousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Esselborn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferragamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Siddharth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Delianidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01948703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lerousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Esselborn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferragamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Siddharth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Delianidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01948703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>