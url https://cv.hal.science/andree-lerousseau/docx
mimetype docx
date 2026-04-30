--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vigée ou le parti pris du vivant</w:t>
+                <w:t xml:space="preserve">Berendsohn Walter A., Lerousseau Andrée (présentation et traduction), &amp;quot;Givat Brenner (été-automne 1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, 90, pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153721v1</w:t>
+                <w:t xml:space="preserve">hal-05535906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berendsohn Walter A., Lerousseau Andrée (présentation et traduction), &amp;quot;Givat Brenner (été-automne 1951)</w:t>
+                <w:t xml:space="preserve">Claude Vigée ou le parti pris du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 90, pp.161-169</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535906v1</w:t>
+                <w:t xml:space="preserve">hal-05153721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière d'Israël chez Nelly Sachs</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1719,370 +1719,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science-fiction, genre hybride et critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Enjeux esthétiques dans la littérature après Auschwitz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...63 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte comme esthétique et stratégie du détour dans la littérature et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrée Lerousseau (Dir.). France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 72, 184 p., 2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 61/2017, 180p., 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Le conte comme esthétique et stratégie du détour dans la littérature et le cinéma</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l’Europe et les voisin européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrée Lerousseau (Dir.). France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 61/2017, 180p., 2017</w:t>
+              <w:t xml:space="preserve">, 56/2015, 174p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2092,786 +1958,786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier N° 82 de TSAFON : Enjeux esthétiques dans la littérature après Auschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil des langues. Langues d'exil&amp;quot;, dossier réuni par Martine Benoit et Andrée Lerousseau, TSAFON, Revue d'études juives du Nord, N° 75, printemps-été 2018, p.p. 7-112</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours prononcé à l’occasion du dîner de gala du Prix Nobel de Nelly Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1036-1037, pp.219-220, 2015, Heinrich Heine. Nelly Sachs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Danseur magique de Nelly Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1036-1037, pp.209-218, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique et spiritualité III : A l'école de la vie intérieure. Approches interdisciplinaires, sous la dir. de Jérémy Lambert et Andrée Lerousseau, Fernelmont, E. M. E.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'école de la vie intérieure. Approches interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME Editions, 2014, Esthétique et spiritualité III, 978-2-8066-3031-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01501404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier N° 82 de TSAFON : Enjeux esthétiques dans la littérature après Auschwitz</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Des femmes traductrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrée Lerousseau (Dir.). L'Harmattan, 167 p., 2013, Des idées et des femmes, 978-2-343-01848-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568576v1</w:t>
+                <w:t xml:space="preserve">hal-01668962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exil des langues. Langues d'exil&amp;quot;, dossier réuni par Martine Benoit et Andrée Lerousseau, TSAFON, Revue d'études juives du Nord, N° 75, printemps-été 2018, p.p. 7-112</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Helmut Pillau, Poétique du sursaut, Claude Vigée et Adrien Finck. Trad. Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, pp.44-52, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822471v1</w:t>
+                <w:t xml:space="preserve">hal-01669000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Danseur magique de Nelly Sachs</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">1036-1037, pp.209-218, 2015</w:t>
+                <w:t xml:space="preserve">Nelly Sachs : Ethique et modernité, textes réunis par Claude Cazalé-Bérard, Andrée Combes, Andrée Lerousseau, LU3, Villeneuve d'Ascq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668982v1</w:t>
+                <w:t xml:space="preserve">hal-02882716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours prononcé à l’occasion du dîner de gala du Prix Nobel de Nelly Sachs</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">1036-1037, pp.219-220, 2015, Heinrich Heine. Nelly Sachs</w:t>
+                <w:t xml:space="preserve">Femmes et tradition du Livre, textes réunis par Claude Cazalé-Bérard et Andrée Lerousseau, UL3, Villeneuve d'Ascq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668989v1</w:t>
+                <w:t xml:space="preserve">hal-02882718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'école de la vie intérieure. Approches interdisciplinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre poétesses juives de langue allemande : Else Lasker-Schüler, Gertrud Colmar, Rose Ausländer, Nelly Sachs, textes réunis par Claude Cazalé-Bérard, Andrée Combes, André Lerousseau, Villeneuve d'Ascq, UL 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">EME Editions, 2014, Esthétique et spiritualité III, 978-2-8066-3031-5</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les judaïsme dans la philosophie allemande, 1770-1850, Presses Universitaires de France (Philosophie d'aujourd'hui).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2881,91 +2747,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relectures de la Bible dans la littérature après Auschwitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2975,1394 +2841,1394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation du discours et des clichés antisémites dans &amp;quot;Les tableaux de voyage en Italie&amp;quot; de Heinrich Heine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Debout, Nurit Levy et Michèle Tauber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les appropriations du discours antisémite. Comportements mimétiques et détournements carnavalesques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'Eau, 2018, 978-2-35687-621-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d'hétérotopie et utopies dans le cycle &amp;quot;Mondes&amp;quot; de Gertrud Kolmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guyonne Leduc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Inégalités hommes-femmes et utopies", Guyonne Leduc (dir.), avant-propos de Franck Lessay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harmattan, 265 p., 2017, Collection "Des Idées et des Femmes", 978-2-343-11339-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Gellner (auteur), Article de synthèse &amp;quot;Suisse 2 - Littérature de langue allemande&amp;quot;, trad. par Andrée Lerousseau, pp. 2068-2077 (double col.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible dans les littératures du monde, 2 vol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Cerf, 2016, La Bible dans les littératures du monde, 978-2-204-11388-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwàrzi Sengessle flàckere ém Wénd&amp;quot;. Le requiem alsacien de Claude Vigée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Watthee-Delmotte et Mark O'Connor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux esthétiques et spirituels de la commémoration. Aesthetic and Spiritual Stakes of Commemoration.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V, E.M.E. Editions, pp.179-193, 2016, Collection "Esthétique et Spiritualité", 9 782806 635747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Morgenstern (auteur), Théâtre (in chapitre : &amp;quot;Littératures Israéliennes&amp;quot;), trad. par Andrée Lerousseau, pp. 1203-1207 (double col.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Parizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible dans les littératures du monde, 2 vol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cerf, 2016, La Bible dans les littératures du monde, 978-2-204-11388-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces-métaphores de l'intériorité dans &amp;quot;Mondes&amp;quot; de Gertrud Kolmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémy Lambert et Andrée Lerousseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. l'école de la vie intérieure. Approches interdisciplinaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, III, E.M.E. &amp; InterCommunications S.P.R.L., pp.135-150, 2014, Collection "Esthétique et Spiritualité", 978-2-8066-3031-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Choeur des choses abandonnées&amp;quot;. L'exemple d'Oradour-sur-Glane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cathy Fourez &amp; Victor Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort sous les yeux ? La mort dans tous ses états à la charnière du Axe et du XXIe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann Editeurs, pp.103-120, 2014, 978 2 7056 8921 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience mystique dans les poèmes scéniques de Nelly Sachs. L'exemple de 'La chute de Samson traverse les millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudouin Decharneux, Catherine Maignant, Myriam Watthee-Delmo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation des modèles en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, E.M.E. &amp; InterCommunications S.P.R.L., pp.261-276, 2012, Collection "Esthétique et Spiritualité", 978-2-8066-0299-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour à Dieu dans le cycle 'Le mystère au surgi du mystère' de Nelly Sachs : herméneutique et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Masson et Sylvie Parizet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écrivains face à la Bible.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du cerf, pp.191-212, 2011, Collection "Littérature"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel pris au mot&amp;quot; : deux aspects de la controverse entre Claude Vigée et son &amp;quot;ennemi intime&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Là où chante la lumière obscure.." - Hommage à Claude Vigée, sous la dir. de Sylvie Parizet, Paris, Editions du Cerf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Judentum in Bruno Bauers &amp;quot;Religion des Alten Testaments&amp;quot; (1838) und in Ludwig Feuerbachs &amp;quot;Wesen des Christentums&amp;quot; (1841)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feuerbach und der Judaismus, Hrsg. Ursula Reitermeyer, Takayuki Shibata, Francesco Tomasoni, Münster/New York/ München/Berlin, Waxmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elite et pouvoir : l'utopie des îles bienheureuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures et figurations du pouvoir, textes réunis par Pierre Vaydat, UL3, Villeneuve d'Ascq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David dansait devant l'Arche d'Alliance... : la danse comme accueil et célébration dans l'oeuvre de Nelly Sachs&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nelly Sachs. Ethique et modernité, textes réunis par Claude Cazalé-Bérard, André Combes, Andrée Lerousseau, Villeneuve d'Ascq, UL3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'hypothèse aryenne en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles linguistiques et idéologies: "Indo-européen" III, sous la dir. de Sylvie Vanséveren et Florence Doyen, Bruxelles, Ousia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Sachs : &amp;quot;Le puits juif&amp;quot;, désir et souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre poétesses juives de langue allemande : Else Lasker-Schüler, Gertrud Kolmar, Rose Ausländer, Nelly Sachs, Textes réunis par Claude Cazalé-Bérad, André Combes, Andrée Lerousseau, UL3, Villeneuve d'Ascq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arme du faible&amp;quot; : Le judaïsme comme facteur d'érosion des valeurs de la société dans le discours antisémite de Bruno Bauer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'homme défiguré. L'imaginaire de la corruption et de la défiguration, textes réunis par Pierre Vaydat, Villeneuve d'Ascq, UL 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnages juifs dans le théâtre de Lessing ou l'ultime trace d'une altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de l'altérité, textes réunis par André Combes, Anne-Marie Corbin, Irina Fougeron, UL3, Villeneuve d'Ascq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882724v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02882727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Pillau (auteur), &amp;quot;Anno Domini 1933&amp;quot;. A propos du recueil &amp;quot;La Parole des muets&amp;quot; de Gertrud Colmar, trad. par Andrée Lerousseau, pp. 143-155.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Sachs: Beryll sieht in der Nacht... - Ein Kommentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4372,98 +4238,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Heine, Nelly Sachs. Eine schmerzende Wunde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Heinrich-Heine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Düsseldorf, Mar 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4473,353 +4339,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachs (Nelly)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1936-1938</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessing (Gotthold Ephraim)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1445-1447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.1936-1938</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heine (Heinrich)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1123-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.1123-1125</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buber (Martin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.427-430</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolmar (Gertrud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1389-1390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4966,51 +4832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lerousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Esselborn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Ferragamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Siddharth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Delianidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.19561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882718v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01948703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882720v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lerousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01948703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>