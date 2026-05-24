--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -721,165 +721,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Nous à propos de Paul Celan</w:t>
+                <w:t xml:space="preserve">Comme une clarté sur le mur, malgré tout. Relecture de la correspondance de Nelly Sachs et Paul Celan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882709v1</w:t>
+                <w:t xml:space="preserve">halshs-03279792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comme une clarté sur le mur, malgré tout. Relecture de la correspondance de Nelly Sachs et Paul Celan</w:t>
+                <w:t xml:space="preserve">Alexis Nous à propos de Paul Celan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03279792v1</w:t>
+                <w:t xml:space="preserve">hal-02882709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean le Chanceux patauge dans le sang</w:t>
               </w:r>
@@ -2090,151 +2090,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Danseur magique de Nelly Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1036-1037, pp.209-218, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discours prononcé à l’occasion du dîner de gala du Prix Nobel de Nelly Sachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1036-1037, pp.219-220, 2015, Heinrich Heine. Nelly Sachs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668989v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01668982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique et spiritualité III : A l'école de la vie intérieure. Approches interdisciplinaires, sous la dir. de Jérémy Lambert et Andrée Lerousseau, Fernelmont, E. M. E.</w:t>
               </w:r>
@@ -3214,173 +3214,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Choeur des choses abandonnées&amp;quot;. L'exemple d'Oradour-sur-Glane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cathy Fourez &amp; Victor Martinez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort sous les yeux ? La mort dans tous ses états à la charnière du Axe et du XXIe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann Editeurs, pp.103-120, 2014, 978 2 7056 8921 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espaces-métaphores de l'intériorité dans &amp;quot;Mondes&amp;quot; de Gertrud Kolmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérémy Lambert et Andrée Lerousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. l'école de la vie intérieure. Approches interdisciplinaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, III, E.M.E. &amp; InterCommunications S.P.R.L., pp.135-150, 2014, Collection "Esthétique et Spiritualité", 978-2-8066-3031-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837874v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01837884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience mystique dans les poèmes scéniques de Nelly Sachs. L'exemple de 'La chute de Samson traverse les millénaires</w:t>
               </w:r>
@@ -3920,165 +3920,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les personnages juifs dans le théâtre de Lessing ou l'ultime trace d'une altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de l'altérité, textes réunis par André Combes, Anne-Marie Corbin, Irina Fougeron, UL3, Villeneuve d'Ascq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'arme du faible&amp;quot; : Le judaïsme comme facteur d'érosion des valeurs de la société dans le discours antisémite de Bruno Bauer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme défiguré. L'imaginaire de la corruption et de la défiguration, textes réunis par Pierre Vaydat, Villeneuve d'Ascq, UL 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02882724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4347,275 +4347,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lessing (Gotthold Ephraim)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.1445-1447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sachs (Nelly)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1936-1938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016, pp.1445-1447</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buber (Martin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Lerousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.427-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heine (Heinrich)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lerousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.1123-1125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669039v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01669034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolmar (Gertrud)</w:t>
               </w:r>
@@ -4832,51 +4832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lerousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01948703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lerousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398481v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01822471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882721v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01948703v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01994743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>