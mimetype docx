--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrei Constantinescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 1 ère classe since 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 2 ème classe 2005-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches 1995 - 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visiting Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH Zurich, Switzerland Visiting professor 2015–2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tokyo Institut of Technology Tokyo, Japon Visiting professor 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSA Péugeot-Citroen Vélizy, France Industrial leave 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Oxford, United Kingdom Visiting fellow, Royal Society 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornell University Ithaca, NY, USA Visiting scientist 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Pierre et Marie Curie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bucharest, Romania </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor & Master in mathematics-mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGA Fellowship, France Séjours étranger, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences France Doisteau-Emile Blutet Prize 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASME Gas Turbine Institute USA Best paper award 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Fatigue and Fracture of Engineering Materials and Structure Best paper award 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goverment Fellowship France Master and PhD studies 1990-1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Board and management activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Paris, France Chargé de mission, INSIS since 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French National Commitee for Mechanics France national organisation for IUTAM activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">treasurer since 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité National,CNRS Paris, France Solid Mechanics (Section 09)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS & Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the management commitee since 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean stress effects and energy-based modeling of fatigue behavior in artificially cemented rock-like materials under cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10064-025-04757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new surrogate microstructure generator for porous materials with applications to the buffer layer of TRISO nuclear fuel particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156498. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Performance of Cemented Aeolian Sands: Linking Material Structural Characteristics to Long-Term Subgrade Durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101757. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of anisotropic polystyrene foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-025-01433-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-rheologically complex polymers: multiaxial constitutive modeling, numerical implementation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108937. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based topological shape optimization for thick shells using the level set method and trimmed non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (10), pp.177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-024-03892-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of curved thick shells using level set method and non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117205. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oocytes with neural networks from images and mechanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Baroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pamphile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.497-506. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic behavior of filled silicone elastomers and influence of aging in inert and hermetic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Avila Torrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically equivalent surrogate material models: Impact of random imperfections on the elasto-plastic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 402, pp.115278. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and shrinkage characterization of the photopolymers for DLP additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01137-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crushing of additively manufactured thin-walled metallic lattices: Two-scale strain localization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103915. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of thin micro-architectured panels with extension-bending coupling effects using topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.114496. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.114496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and degree of cure-dependent viscoelastic properties of photopolymer resins used in digital light processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.743-756. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-021-00194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-shifting panel from 3D printed undulated ribbon lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101089. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2020.101089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic two-scale image analysis of extreme deformations in soft architectured sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Celli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.106205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB manufactured microstructures with low Coefficients of Thermal Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Framework for Generating Microstructures of Two-Phase Random Materials: Application to Fatigue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tinsley Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1259286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution digital image correlation for microstructural strain analysis of a stainless steel repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas V Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 270, pp.127632. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.127632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Low Cycle Fatigue criterion for nodular cast-irons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105701. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating behavior during cyclic loadings of 316L stainless steel specimens manufactured or repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Romain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 786, pp.139476. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer dwell time on the microstructure of Inconel 718 Laser Cladded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106218. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain localization induced by microstructural gradient in laser cladding repaired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.102520. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modelling of the curing behaviour of photopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.106356. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile and ductile fracture properties of as-printed 316L stainless steel thin walls obtained by directed energy deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnaswamy Ravi-Chandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.101664. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation for microstructural analysis of deformation pattern in additively manufactured 316L thin walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100862. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.100862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-layer materials using inverse homogenization and a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.388-409. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fatigue assessment of mooring chains under tension loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vengatesan Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of 3D-printed micro-architectured polymer materials exhibiting a negative Poisson’s ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00851-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On adhesive theories in multilayered interfaces, with particular regard to &amp;quot;surface force apparatus&amp;quot; geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Papangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ciavarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis, Series: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/FUME190118011T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of shear tests for adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified dissipated energy fatigue criterion to consider the thermo-oxidative ageing of electrically conductive silicone adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.68-79. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensitivity of cancer cells in contact with soft substrates using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Abidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinoth Sundar Rajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (5), pp.1165-1175. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain dependent viscoelastic model: Structural computation under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization model for porous ductile solids under cyclic loads comprising a matrix with isotropic and linear kinematic hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.174-190. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Photochemical Shrinkage in Direct Laser Writing for Shape Morphing of Polymer Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Bauhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama R. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (42), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201703024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress relaxation in polymeric microlattice materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shakedown analysis of high cycle fatigue of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.112-123. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization based yield criterion for a porous Tresca material with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modeling for the probabilistic failure prediction of stents in high-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Guerchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the lifetime prediction of cardiovascular balloon-expandable stents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain-dependent viscosity of a highly filled elastomer: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-015-9262-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On void shape effects of periodic elasto-plastic materials subjected to cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.481-499. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and deformation mechanisms of a solid propellant using 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148 (May), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrained biaxial DMA investigation of viscoelastic nonlinearities in highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of Metallic Stents: From Clinical Evidence to Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for porous single crystals with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.436-467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Origin of the Influence of the Temperature on the Loss Factor of a Solid Propellant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crosslinking and plasticizing on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (12), pp.40392-1-9. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the identification of distributed elastic coefficients in anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Stanciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability density functions: From porosities to fatigue lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of 316L stainless steel notched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.231-247. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fretting fatigue maps for different plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Flandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fillers and bonding agents on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (16), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic and numerical solution of the axisymmetric indentation problem for a multilayered elastic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (18), pp.2798-2807. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuration du verre de confinement des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (Energies), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of orthogonal prestrain on the viscoelastic behaviour of highly-filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prestrain on mechanical properties of highly-filled elastomers: Measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.978-986. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF-LCF life assessment of a Lost Foam Casting A319 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-iterative sampling approach using noise subspace projection for EIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lechleiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/28/7/075015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Analysis of Multiple Indentation Unloading Curves for Thin Film Young's Modulus Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11345/nctam.60.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the sol fraction and hydrostatic deformation on the viscoelastic behavior of prestrained highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Marie Praidelles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127 (3), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.37800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast time-scale average for a mesoscopic high cycle fatigue criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of a borosilicate glass under triaxial tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF criteria for Lost Foam Casting aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12006q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverse problem of seismic fault determination using part time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2012.7.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the fatigue design of threaded connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 610-623. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical solution for the stress distribution in notched tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 557-567. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Predict Fretting Fatigue on Highly Loaded Blade Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Yves Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (8), p. : 082101-1 082101-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3205026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and asperity-induced fatigue crack closure under mixed-mode loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (10), pp.1612-1619. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a planar crack in Zener type viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12356-009-0003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Young's Modulus from Indentation Testing and Inverse Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid Mechanics and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.781--795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience: Part II (of II): Application of various criteria to biaxial thermal fatigue tests and a first proposal to improve the estimation of the thermal fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (7), pp.1196-1210. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative aspects in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (5), pp.483-494. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience. Part I: Thermal fatigue appears to be more damaging than uniaxial isothermal fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Stelmaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.587-600. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of indenter bluntness on the apparent contact stiffness of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (17), pp.4835-4844. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of residual stresses after matter removal in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (1-2), pp.66-79. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach of fatigue and shakedown for notched structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Treiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of poroelastic constants of tight rocks from laboratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.201-208. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)1532-3641(2006)6:3(201)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part II: discussion on difference fatigue criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0983.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lifetime prediction methods for a thermal fatigue experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.692-706. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work of indentation approach to the analysis of hardness and modulus of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 423, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2005.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part I: thermomechanical modelling and lifetime prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0976.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the mesoscopic thermoplastic dissipation in High-Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.373-379. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.R1-R50. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/21/2/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for parameter identification in quasi-static poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact inversion formula for determining a planar fault from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (6), pp.553-565. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/156939405775199514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.524-530. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332 (2), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification of linear cracks in 2D elastodynamics using the instantaneous reciprocity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.805-818. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes variationnels et exploitation de mesures de champs en élasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.687-697. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental modal analysis of the reed and pipe of a clarinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (5), pp.2874-2883. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1560212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.561-568. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification for lined tunnels in a viscoplastic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (12), pp.1191-1211. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical model of the inspiratory pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Basso Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9290(01)00164-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue design of structures under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2002.00612.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastoviscoplastic constitutive laws from indentation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9, pp.19-44. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159701088027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energetic approach in thermomechanical fatigue for silicium molybden cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/mht.2000.17.3.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Drilling Efficiency and Disruption: Field Data vs. Theoretical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (02), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/64004-PA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data vs. Theoretical Model to Quantify Drilling Efficiency and Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.118-124. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/50579-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of elastic coefficients from indentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/3/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behaviour of plasma deposited silica films on polycarbonates and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hofrichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Drévillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.2012-2014. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.582464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial localization of the error of constitutive law for the identification of defects in elastic bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction acoustique inverse de fissure plane: solution explicite pour un solide borné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327, pp.971-976. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastic moduli from displacement-force boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (4), pp.293-313. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159795088027587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of subsurface residual stresses from surface stress measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (11), pp.1767-1787. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-5096(94)90071-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity with Mathematica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.255, 2007, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511546167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global computational approach in engineering problems: identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Fundamental Technological Research, 2003, AMAS Lecture Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocity gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full‐Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.368-378, 2012, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de l'écart à la réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Hild et Michel Grediac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.383-398, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reciprocity Gap Functional for Identifying Defects and Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenon Mróz; Georgios Stavroulakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parameter Identification of materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 469, Springer-Verlag, pp.17-54, 2005, CISM International Centre for Mechanical Sciences, 9783211381342. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-211-38134-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identiﬁcation des modules elastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des structures :problèmes d'identiﬁcation et de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrei Constantinescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 1 ère classe since 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 2 ème classe 2005-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches 1995 - 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visiting Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH Zurich, Switzerland Visiting professor 2015–2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tokyo Institut of Technology Tokyo, Japon Visiting professor 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSA Péugeot-Citroen Vélizy, France Industrial leave 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Oxford, United Kingdom Visiting fellow, Royal Society 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornell University Ithaca, NY, USA Visiting scientist 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Pierre et Marie Curie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bucharest, Romania </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor & Master in mathematics-mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGA Fellowship, France Séjours étranger, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences France Doisteau-Emile Blutet Prize 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASME Gas Turbine Institute USA Best paper award 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Fatigue and Fracture of Engineering Materials and Structure Best paper award 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goverment Fellowship France Master and PhD studies 1990-1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Board and management activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Paris, France Chargé de mission, INSIS since 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French National Commitee for Mechanics France national organisation for IUTAM activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">treasurer since 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité National,CNRS Paris, France Solid Mechanics (Section 09)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS & Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the management commitee since 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean stress effects and energy-based modeling of fatigue behavior in artificially cemented rock-like materials under cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10064-025-04757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new surrogate microstructure generator for porous materials with applications to the buffer layer of TRISO nuclear fuel particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156498. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Performance of Cemented Aeolian Sands: Linking Material Structural Characteristics to Long-Term Subgrade Durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101757. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of anisotropic polystyrene foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-025-01433-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-rheologically complex polymers: multiaxial constitutive modeling, numerical implementation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108937. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based topological shape optimization for thick shells using the level set method and trimmed non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (10), pp.177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-024-03892-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of curved thick shells using level set method and non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117205. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oocytes with neural networks from images and mechanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Baroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pamphile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.497-506. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic behavior of filled silicone elastomers and influence of aging in inert and hermetic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Avila Torrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically equivalent surrogate material models: Impact of random imperfections on the elasto-plastic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 402, pp.115278. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and shrinkage characterization of the photopolymers for DLP additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01137-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of thin micro-architectured panels with extension-bending coupling effects using topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.114496. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.114496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crushing of additively manufactured thin-walled metallic lattices: Two-scale strain localization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103915. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and degree of cure-dependent viscoelastic properties of photopolymer resins used in digital light processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.743-756. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-021-00194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-shifting panel from 3D printed undulated ribbon lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101089. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2020.101089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic two-scale image analysis of extreme deformations in soft architectured sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Celli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.106205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB manufactured microstructures with low Coefficients of Thermal Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating behavior during cyclic loadings of 316L stainless steel specimens manufactured or repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Romain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 786, pp.139476. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer dwell time on the microstructure of Inconel 718 Laser Cladded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106218. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Framework for Generating Microstructures of Two-Phase Random Materials: Application to Fatigue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tinsley Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1259286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution digital image correlation for microstructural strain analysis of a stainless steel repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas V Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 270, pp.127632. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.127632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Low Cycle Fatigue criterion for nodular cast-irons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105701. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile and ductile fracture properties of as-printed 316L stainless steel thin walls obtained by directed energy deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnaswamy Ravi-Chandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.101664. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain localization induced by microstructural gradient in laser cladding repaired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.102520. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modelling of the curing behaviour of photopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.106356. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation for microstructural analysis of deformation pattern in additively manufactured 316L thin walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100862. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.100862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-layer materials using inverse homogenization and a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.388-409. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fatigue assessment of mooring chains under tension loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vengatesan Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of 3D-printed micro-architectured polymer materials exhibiting a negative Poisson’s ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00851-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On adhesive theories in multilayered interfaces, with particular regard to &amp;quot;surface force apparatus&amp;quot; geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Papangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ciavarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis, Series: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/FUME190118011T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of shear tests for adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensitivity of cancer cells in contact with soft substrates using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Abidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinoth Sundar Rajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (5), pp.1165-1175. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified dissipated energy fatigue criterion to consider the thermo-oxidative ageing of electrically conductive silicone adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.68-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain dependent viscoelastic model: Structural computation under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization model for porous ductile solids under cyclic loads comprising a matrix with isotropic and linear kinematic hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.174-190. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Photochemical Shrinkage in Direct Laser Writing for Shape Morphing of Polymer Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Bauhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama R. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (42), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201703024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress relaxation in polymeric microlattice materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shakedown analysis of high cycle fatigue of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.112-123. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization based yield criterion for a porous Tresca material with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modeling for the probabilistic failure prediction of stents in high-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Guerchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain-dependent viscosity of a highly filled elastomer: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-015-9262-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On void shape effects of periodic elasto-plastic materials subjected to cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.481-499. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the lifetime prediction of cardiovascular balloon-expandable stents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of Metallic Stents: From Clinical Evidence to Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrained biaxial DMA investigation of viscoelastic nonlinearities in highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and deformation mechanisms of a solid propellant using 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148 (May), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for porous single crystals with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.436-467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Origin of the Influence of the Temperature on the Loss Factor of a Solid Propellant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crosslinking and plasticizing on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (12), pp.40392-1-9. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of 316L stainless steel notched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.231-247. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability density functions: From porosities to fatigue lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the identification of distributed elastic coefficients in anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Stanciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fretting fatigue maps for different plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Flandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fillers and bonding agents on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (16), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic and numerical solution of the axisymmetric indentation problem for a multilayered elastic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (18), pp.2798-2807. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuration du verre de confinement des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (Energies), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of orthogonal prestrain on the viscoelastic behaviour of highly-filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prestrain on mechanical properties of highly-filled elastomers: Measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.978-986. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the sol fraction and hydrostatic deformation on the viscoelastic behavior of prestrained highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Marie Praidelles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127 (3), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.37800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF-LCF life assessment of a Lost Foam Casting A319 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-iterative sampling approach using noise subspace projection for EIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lechleiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/28/7/075015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Analysis of Multiple Indentation Unloading Curves for Thin Film Young's Modulus Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11345/nctam.60.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast time-scale average for a mesoscopic high cycle fatigue criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of a borosilicate glass under triaxial tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF criteria for Lost Foam Casting aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12006q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverse problem of seismic fault determination using part time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2012.7.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the fatigue design of threaded connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 610-623. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical solution for the stress distribution in notched tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 557-567. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Predict Fretting Fatigue on Highly Loaded Blade Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Yves Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (8), p. : 082101-1 082101-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3205026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and asperity-induced fatigue crack closure under mixed-mode loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (10), pp.1612-1619. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a planar crack in Zener type viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12356-009-0003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Young's Modulus from Indentation Testing and Inverse Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid Mechanics and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.781--795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience: Part II (of II): Application of various criteria to biaxial thermal fatigue tests and a first proposal to improve the estimation of the thermal fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (7), pp.1196-1210. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative aspects in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (5), pp.483-494. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience. Part I: Thermal fatigue appears to be more damaging than uniaxial isothermal fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Stelmaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.587-600. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of indenter bluntness on the apparent contact stiffness of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (17), pp.4835-4844. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of residual stresses after matter removal in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (1-2), pp.66-79. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach of fatigue and shakedown for notched structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Treiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of poroelastic constants of tight rocks from laboratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.201-208. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)1532-3641(2006)6:3(201)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part II: discussion on difference fatigue criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0983.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work of indentation approach to the analysis of hardness and modulus of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 423, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2005.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lifetime prediction methods for a thermal fatigue experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.692-706. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part I: thermomechanical modelling and lifetime prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0976.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the mesoscopic thermoplastic dissipation in High-Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.373-379. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.R1-R50. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/21/2/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact inversion formula for determining a planar fault from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (6), pp.553-565. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/156939405775199514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for parameter identification in quasi-static poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.524-530. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332 (2), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.805-818. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification of linear cracks in 2D elastodynamics using the instantaneous reciprocity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes variationnels et exploitation de mesures de champs en élasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.687-697. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental modal analysis of the reed and pipe of a clarinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (5), pp.2874-2883. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1560212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.561-568. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification for lined tunnels in a viscoplastic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (12), pp.1191-1211. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue design of structures under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2002.00612.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical model of the inspiratory pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Basso Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9290(01)00164-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastoviscoplastic constitutive laws from indentation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9, pp.19-44. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159701088027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energetic approach in thermomechanical fatigue for silicium molybden cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/mht.2000.17.3.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Drilling Efficiency and Disruption: Field Data vs. Theoretical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (02), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/64004-PA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data vs. Theoretical Model to Quantify Drilling Efficiency and Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.118-124. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/50579-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of elastic coefficients from indentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/3/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behaviour of plasma deposited silica films on polycarbonates and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hofrichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Drévillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.2012-2014. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.582464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial localization of the error of constitutive law for the identification of defects in elastic bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction acoustique inverse de fissure plane: solution explicite pour un solide borné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327, pp.971-976. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastic moduli from displacement-force boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (4), pp.293-313. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159795088027587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of subsurface residual stresses from surface stress measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (11), pp.1767-1787. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-5096(94)90071-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity with Mathematica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.255, 2007, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511546167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global computational approach in engineering problems: identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Fundamental Technological Research, 2003, AMAS Lecture Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocity gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full‐Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.368-378, 2012, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de l'écart à la réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Hild et Michel Grediac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.383-398, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reciprocity Gap Functional for Identifying Defects and Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenon Mróz; Georgios Stavroulakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parameter Identification of materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 469, Springer-Verlag, pp.17-54, 2005, CISM International Centre for Mechanical Sciences, 9783211381342. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-211-38134-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identiﬁcation des modules elastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des structures :problèmes d'identiﬁcation et de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CuYlVDMAAAAJ&amp;hl=de&amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Darsanj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Emami Tabrizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04757-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eisenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustim Khristenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlmuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05347609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05359830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Iaccarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Di Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01433-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05195393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H&#252;bner Scherer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03892-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fropier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avila Torrado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johlitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01112-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rehbein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01137-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Balit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103915" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Agnelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Nika" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114496" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00194-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tricarico" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mehrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Wohlmuth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1259286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;venoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durbecq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139476" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517596v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102520" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rehbein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johlitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106356" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Martinez Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00851-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/FUME190118011T" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615377v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoth Sundar Rajan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.01.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jalocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kr&#246;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R. Bilal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.05.060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Menna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerchais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.02.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Conti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.02.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9262-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.01.074" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.01.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1447-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219725v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201400060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBPJQN6G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40392" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CHDK7FX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282124v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivian Simionescu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stanciu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40664" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZZ93G5H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00833490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Korsunsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pison" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Ben Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.01.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X16PW9SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Prou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuo Kishimoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Inaba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11345/nctam.60.249" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761141v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marie Praidelles-Duval" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Vallat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37800" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9T1L0NR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761153v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755477v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BDRMCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12006q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00913588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong Bui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2012.7.997" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Averbuch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.11.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.10.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R92FGLMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Duong Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-009-0003-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSVN8PH1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512115v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Remond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fissolo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demassieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376738v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438553v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermaz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stelmaszyk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.038" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.016" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51V0M5HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167744v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Bertolino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Treiber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2007.05.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malinski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2006)6:3(201)" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111461v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amiable" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chapuliot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Constantinescu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fissolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0983.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF1JNW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111459v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.09.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korsunsky" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.126" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0976.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TP19S33-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.03.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111264v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/2/R01" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111439v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.409" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1LDG6X3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maigre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/156939405775199514" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFBED44246A2673D532C6AC6AC2D4716C532549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104249v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100615" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111414v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/4/001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D4F58FEF8AC7B8BE2D766AFD85BBEBA74373F5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022603v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Verger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.01.006" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092399v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZGW4C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111390v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1560212" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111357v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.241" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111343v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Basso Ricci" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(01)00164-6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bignonnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00612.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159701088027751" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2000.17.3.001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563664v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guesnon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/64004-PA" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111303v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/50579-MS" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/3/303" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88E5AEDE4EFB36014AEF201FB2A0D236175C7F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111302v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hofrichter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.582464" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111307v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111628v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87006-4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMSMXFV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159795088027587" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824629v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ballard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(94)90071-X" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346557v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546167" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00762187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch13" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647821v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38134-1_2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2BMP2H5F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00346591v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346584v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CuYlVDMAAAAJ&amp;hl=de&amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Darsanj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Emami Tabrizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04757-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eisenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustim Khristenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlmuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05347609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05359830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Iaccarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Di Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01433-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05195393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H&#252;bner Scherer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03892-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fropier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avila Torrado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johlitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01112-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rehbein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01137-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Agnelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Nika" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Balit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00194-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tricarico" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mehrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durbecq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;venoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Wohlmuth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1259286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rehbein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johlitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Martinez Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00851-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/FUME190118011T" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615377v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoth Sundar Rajan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.01.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jalocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kr&#246;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R. Bilal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.05.060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Menna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerchais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.02.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9262-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Conti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1447-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.01.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.01.074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219725v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201400060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBPJQN6G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40392" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CHDK7FX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivian Simionescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stanciu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40664" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZZ93G5H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00833490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Korsunsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pison" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Ben Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marie Praidelles-Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Vallat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37800" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9T1L0NR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.01.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X16PW9SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Prou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuo Kishimoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Inaba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11345/nctam.60.249" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761153v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755477v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BDRMCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12006q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00913588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong Bui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2012.7.997" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Averbuch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.11.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.10.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R92FGLMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Duong Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-009-0003-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSVN8PH1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512115v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Remond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fissolo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demassieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376738v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438553v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermaz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stelmaszyk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.038" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.016" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51V0M5HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167744v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Bertolino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Treiber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2007.05.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malinski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2006)6:3(201)" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111461v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amiable" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chapuliot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Constantinescu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fissolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0983.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF1JNW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korsunsky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.126" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.09.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0976.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TP19S33-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.03.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111264v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/2/R01" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167753v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maigre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/156939405775199514" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFBED44246A2673D532C6AC6AC2D4716C532549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.409" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1LDG6X3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104249v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100615" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Verger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.01.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/4/001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D4F58FEF8AC7B8BE2D766AFD85BBEBA74373F5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092399v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZGW4C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111390v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1560212" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111357v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.241" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bignonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00612.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111343v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Basso Ricci" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(01)00164-6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159701088027751" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2000.17.3.001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563664v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guesnon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/64004-PA" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111303v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/50579-MS" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/3/303" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88E5AEDE4EFB36014AEF201FB2A0D236175C7F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111302v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hofrichter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.582464" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111307v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111628v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87006-4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMSMXFV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159795088027587" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824629v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ballard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(94)90071-X" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346557v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546167" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00762187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch13" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647821v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38134-1_2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2BMP2H5F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00346591v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346584v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>