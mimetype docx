--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrei Constantinescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 1 ère classe since 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 2 ème classe 2005-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches 1995 - 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visiting Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH Zurich, Switzerland Visiting professor 2015–2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tokyo Institut of Technology Tokyo, Japon Visiting professor 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSA Péugeot-Citroen Vélizy, France Industrial leave 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Oxford, United Kingdom Visiting fellow, Royal Society 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornell University Ithaca, NY, USA Visiting scientist 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Pierre et Marie Curie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bucharest, Romania </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor & Master in mathematics-mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGA Fellowship, France Séjours étranger, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences France Doisteau-Emile Blutet Prize 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASME Gas Turbine Institute USA Best paper award 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Fatigue and Fracture of Engineering Materials and Structure Best paper award 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goverment Fellowship France Master and PhD studies 1990-1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Board and management activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Paris, France Chargé de mission, INSIS since 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French National Commitee for Mechanics France national organisation for IUTAM activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">treasurer since 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité National,CNRS Paris, France Solid Mechanics (Section 09)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS & Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the management commitee since 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean stress effects and energy-based modeling of fatigue behavior in artificially cemented rock-like materials under cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10064-025-04757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new surrogate microstructure generator for porous materials with applications to the buffer layer of TRISO nuclear fuel particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156498. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Performance of Cemented Aeolian Sands: Linking Material Structural Characteristics to Long-Term Subgrade Durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101757. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of anisotropic polystyrene foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-025-01433-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-rheologically complex polymers: multiaxial constitutive modeling, numerical implementation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108937. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based topological shape optimization for thick shells using the level set method and trimmed non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (10), pp.177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-024-03892-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of curved thick shells using level set method and non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117205. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oocytes with neural networks from images and mechanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Baroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pamphile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.497-506. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic behavior of filled silicone elastomers and influence of aging in inert and hermetic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Avila Torrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically equivalent surrogate material models: Impact of random imperfections on the elasto-plastic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 402, pp.115278. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and shrinkage characterization of the photopolymers for DLP additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01137-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of thin micro-architectured panels with extension-bending coupling effects using topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.114496. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.114496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crushing of additively manufactured thin-walled metallic lattices: Two-scale strain localization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103915. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and degree of cure-dependent viscoelastic properties of photopolymer resins used in digital light processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.743-756. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-021-00194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-shifting panel from 3D printed undulated ribbon lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101089. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2020.101089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic two-scale image analysis of extreme deformations in soft architectured sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Celli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.106205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB manufactured microstructures with low Coefficients of Thermal Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating behavior during cyclic loadings of 316L stainless steel specimens manufactured or repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Romain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 786, pp.139476. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer dwell time on the microstructure of Inconel 718 Laser Cladded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106218. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Framework for Generating Microstructures of Two-Phase Random Materials: Application to Fatigue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tinsley Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1259286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution digital image correlation for microstructural strain analysis of a stainless steel repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas V Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 270, pp.127632. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.127632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Low Cycle Fatigue criterion for nodular cast-irons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105701. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile and ductile fracture properties of as-printed 316L stainless steel thin walls obtained by directed energy deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnaswamy Ravi-Chandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.101664. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain localization induced by microstructural gradient in laser cladding repaired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.102520. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modelling of the curing behaviour of photopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.106356. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation for microstructural analysis of deformation pattern in additively manufactured 316L thin walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100862. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.100862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-layer materials using inverse homogenization and a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.388-409. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fatigue assessment of mooring chains under tension loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vengatesan Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of 3D-printed micro-architectured polymer materials exhibiting a negative Poisson’s ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00851-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On adhesive theories in multilayered interfaces, with particular regard to &amp;quot;surface force apparatus&amp;quot; geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Papangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ciavarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis, Series: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/FUME190118011T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of shear tests for adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensitivity of cancer cells in contact with soft substrates using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Abidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinoth Sundar Rajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (5), pp.1165-1175. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified dissipated energy fatigue criterion to consider the thermo-oxidative ageing of electrically conductive silicone adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.68-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain dependent viscoelastic model: Structural computation under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization model for porous ductile solids under cyclic loads comprising a matrix with isotropic and linear kinematic hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.174-190. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Photochemical Shrinkage in Direct Laser Writing for Shape Morphing of Polymer Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Bauhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama R. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (42), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201703024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress relaxation in polymeric microlattice materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shakedown analysis of high cycle fatigue of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.112-123. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization based yield criterion for a porous Tresca material with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modeling for the probabilistic failure prediction of stents in high-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Guerchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain-dependent viscosity of a highly filled elastomer: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-015-9262-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On void shape effects of periodic elasto-plastic materials subjected to cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.481-499. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the lifetime prediction of cardiovascular balloon-expandable stents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of Metallic Stents: From Clinical Evidence to Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrained biaxial DMA investigation of viscoelastic nonlinearities in highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and deformation mechanisms of a solid propellant using 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148 (May), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for porous single crystals with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.436-467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Origin of the Influence of the Temperature on the Loss Factor of a Solid Propellant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crosslinking and plasticizing on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (12), pp.40392-1-9. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of 316L stainless steel notched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.231-247. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability density functions: From porosities to fatigue lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the identification of distributed elastic coefficients in anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Stanciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fretting fatigue maps for different plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Flandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fillers and bonding agents on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (16), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic and numerical solution of the axisymmetric indentation problem for a multilayered elastic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (18), pp.2798-2807. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuration du verre de confinement des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (Energies), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of orthogonal prestrain on the viscoelastic behaviour of highly-filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prestrain on mechanical properties of highly-filled elastomers: Measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.978-986. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the sol fraction and hydrostatic deformation on the viscoelastic behavior of prestrained highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Marie Praidelles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127 (3), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.37800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF-LCF life assessment of a Lost Foam Casting A319 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-iterative sampling approach using noise subspace projection for EIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lechleiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/28/7/075015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Analysis of Multiple Indentation Unloading Curves for Thin Film Young's Modulus Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11345/nctam.60.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast time-scale average for a mesoscopic high cycle fatigue criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of a borosilicate glass under triaxial tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF criteria for Lost Foam Casting aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12006q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverse problem of seismic fault determination using part time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2012.7.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the fatigue design of threaded connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 610-623. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical solution for the stress distribution in notched tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 557-567. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Predict Fretting Fatigue on Highly Loaded Blade Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Yves Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (8), p. : 082101-1 082101-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3205026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and asperity-induced fatigue crack closure under mixed-mode loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (10), pp.1612-1619. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a planar crack in Zener type viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12356-009-0003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Young's Modulus from Indentation Testing and Inverse Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid Mechanics and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.781--795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience: Part II (of II): Application of various criteria to biaxial thermal fatigue tests and a first proposal to improve the estimation of the thermal fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (7), pp.1196-1210. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative aspects in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (5), pp.483-494. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience. Part I: Thermal fatigue appears to be more damaging than uniaxial isothermal fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Stelmaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.587-600. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of indenter bluntness on the apparent contact stiffness of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (17), pp.4835-4844. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of residual stresses after matter removal in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (1-2), pp.66-79. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach of fatigue and shakedown for notched structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Treiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of poroelastic constants of tight rocks from laboratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.201-208. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)1532-3641(2006)6:3(201)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part II: discussion on difference fatigue criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0983.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work of indentation approach to the analysis of hardness and modulus of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 423, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2005.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lifetime prediction methods for a thermal fatigue experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.692-706. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part I: thermomechanical modelling and lifetime prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0976.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the mesoscopic thermoplastic dissipation in High-Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.373-379. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.R1-R50. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/21/2/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact inversion formula for determining a planar fault from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (6), pp.553-565. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/156939405775199514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for parameter identification in quasi-static poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.524-530. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332 (2), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.805-818. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification of linear cracks in 2D elastodynamics using the instantaneous reciprocity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes variationnels et exploitation de mesures de champs en élasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.687-697. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental modal analysis of the reed and pipe of a clarinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (5), pp.2874-2883. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1560212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.561-568. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification for lined tunnels in a viscoplastic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (12), pp.1191-1211. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue design of structures under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2002.00612.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical model of the inspiratory pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Basso Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9290(01)00164-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastoviscoplastic constitutive laws from indentation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9, pp.19-44. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159701088027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energetic approach in thermomechanical fatigue for silicium molybden cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/mht.2000.17.3.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Drilling Efficiency and Disruption: Field Data vs. Theoretical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (02), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/64004-PA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data vs. Theoretical Model to Quantify Drilling Efficiency and Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.118-124. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/50579-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of elastic coefficients from indentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/3/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behaviour of plasma deposited silica films on polycarbonates and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hofrichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Drévillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.2012-2014. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.582464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial localization of the error of constitutive law for the identification of defects in elastic bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction acoustique inverse de fissure plane: solution explicite pour un solide borné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327, pp.971-976. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastic moduli from displacement-force boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (4), pp.293-313. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159795088027587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of subsurface residual stresses from surface stress measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (11), pp.1767-1787. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-5096(94)90071-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity with Mathematica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.255, 2007, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511546167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global computational approach in engineering problems: identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Fundamental Technological Research, 2003, AMAS Lecture Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocity gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full‐Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.368-378, 2012, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de l'écart à la réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Hild et Michel Grediac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.383-398, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reciprocity Gap Functional for Identifying Defects and Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenon Mróz; Georgios Stavroulakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parameter Identification of materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 469, Springer-Verlag, pp.17-54, 2005, CISM International Centre for Mechanical Sciences, 9783211381342. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-211-38134-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identiﬁcation des modules elastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des structures :problèmes d'identiﬁcation et de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrei Constantinescu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professional Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 1 ère classe since 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de Recherches 2 ème classe 2005-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherches 1995 - 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visiting Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ETH Zurich, Switzerland Visiting professor 2015–2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tokyo Institut of Technology Tokyo, Japon Visiting professor 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PSA Péugeot-Citroen Vélizy, France Industrial leave 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Oxford, United Kingdom Visiting fellow, Royal Society 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornell University Ithaca, NY, USA Visiting scientist 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Pierre et Marie Curie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Palaiseau, France </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master in mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Bucharest, Romania </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor & Master in mathematics-mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Awards</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DGA Fellowship, France Séjours étranger, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Sciences France Doisteau-Emile Blutet Prize 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASME Gas Turbine Institute USA Best paper award 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Journal of Fatigue and Fracture of Engineering Materials and Structure Best paper award 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goverment Fellowship France Master and PhD studies 1990-1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Board and management activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Paris, France Chargé de mission, INSIS since 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French National Commitee for Mechanics France national organisation for IUTAM activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">treasurer since 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité National,CNRS Paris, France Solid Mechanics (Section 09)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member 2002 - 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Mécanique des Solides Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS & Ecole Polytechnique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Member of the management commitee since 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean stress effects and energy-based modeling of fatigue behavior in artificially cemented rock-like materials under cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 85 (2), pp.113. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10064-025-04757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new surrogate microstructure generator for porous materials with applications to the buffer layer of TRISO nuclear fuel particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156498. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Performance of Cemented Aeolian Sands: Linking Material Structural Characteristics to Long-Term Subgrade Durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Darsanj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Emami Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101757. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of anisotropic polystyrene foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Eisenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-025-01433-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-rheologically complex polymers: multiaxial constitutive modeling, numerical implementation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Iaccarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 150, pp.108937. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based topological shape optimization for thick shells using the level set method and trimmed non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (10), pp.177. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-024-03892-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of curved thick shells using level set method and non-conforming multi-patch isogeometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Hübner Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Zarroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 430, pp.117205. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2024.117205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oocytes with neural networks from images and mechanical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Of Real-Life Multi-Input Loading Histories For The Reliable Design Of Vehicle Chassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Baroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pamphile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.497-506. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic behavior of filled silicone elastomers and influence of aging in inert and hermetic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Avila Torrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis and shrinkage characterization of the photopolymers for DLP additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-022-01137-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically equivalent surrogate material models: Impact of random imperfections on the elasto-plastic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 402, pp.115278. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2022.115278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in thin walled-structures manufactured by directed energy deposition: In-situ measurements, fast thermo-mechanical simulation and buckling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56, pp.102903. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.102903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of thin micro-architectured panels with extension-bending coupling effects using topology optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 391, pp.114496. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.114496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crushing of additively manufactured thin-walled metallic lattices: Two-scale strain localization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 160, pp.103915. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2021.103915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and degree of cure-dependent viscoelastic properties of photopolymer resins used in digital light processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kubra Sekmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (4), pp.743-756. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40964-021-00194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-shifting panel from 3D printed undulated ribbon lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.101089. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2020.101089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic two-scale image analysis of extreme deformations in soft architectured sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Celli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.106205. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2020.106205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB manufactured microstructures with low Coefficients of Thermal Expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2021.103667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Framework for Generating Microstructures of Two-Phase Random Materials: Application to Fatigue Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustim Khristenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tinsley Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara I Wohlmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1259286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution digital image correlation for microstructural strain analysis of a stainless steel repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manas V Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 270, pp.127632. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2020.127632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Low Cycle Fatigue criterion for nodular cast-irons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105701. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2020.105701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interlayer dwell time on the microstructure of Inconel 718 Laser Cladded components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106218. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2020.106218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-heating behavior during cyclic loadings of 316L stainless steel specimens manufactured or repaired by Directed Energy Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Romain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 786, pp.139476. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2020.139476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile and ductile fracture properties of as-printed 316L stainless steel thin walls obtained by directed energy deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnaswamy Ravi-Chandar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.101664. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2020.101664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain localization induced by microstructural gradient in laser cladding repaired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guévenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.102520. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modelling of the curing behaviour of photopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Johlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83, pp.106356. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation for microstructural analysis of deformation pattern in additively manufactured 316L thin walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100862. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.100862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-layer materials using inverse homogenization and a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 346, pp.388-409. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2018.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fatigue assessment of mooring chains under tension loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imanol Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vengatesan Venugopal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material behavior of adhesive joints under dynamic multiaxial loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and testing of 3D-printed micro-architectured polymer materials exhibiting a negative Poisson’s ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Agnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigor Nika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00161-019-00851-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On adhesive theories in multilayered interfaces, with particular regard to &amp;quot;surface force apparatus&amp;quot; geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Papangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ciavarella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facta Universitatis, Series: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/FUME190118011T⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical comparison of shear tests for adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multiaxial specimen for determining dynamic properties of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0402-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosensitivity of cancer cells in contact with soft substrates using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Abidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinoth Sundar Rajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (5), pp.1165-1175. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified dissipated energy fatigue criterion to consider the thermo-oxidative ageing of electrically conductive silicone adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.68-79. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain dependent viscoelastic model: Structural computation under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization model for porous ductile solids under cyclic loads comprising a matrix with isotropic and linear kinematic hardening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.174-190. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Photochemical Shrinkage in Direct Laser Writing for Shape Morphing of Polymer Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Bauhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama R. Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (42), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201703024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Technique For The Characterization Of Adhesive Joints Under Dynamic Multiaxial Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weisz-Patrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Stackler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 197, pp.52-59. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress relaxation in polymeric microlattice materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Krödel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Daraio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shakedown analysis of high cycle fatigue of shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costantino Menna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.112-123. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenization based yield criterion for a porous Tresca material with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danas Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-015-0071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modeling for the probabilistic failure prediction of stents in high-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Guerchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87, pp.405-417. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization and amorphization of textured carbon using high-energy nanosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.227-232. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrain-dependent viscosity of a highly filled elastomer: experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-015-9262-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the lifetime prediction of cardiovascular balloon-expandable stents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On void shape effects of periodic elasto-plastic materials subjected to cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49, pp.481-499. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of Metallic Stents: From Clinical Evidence to Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-015-1447-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestrained biaxial DMA investigation of viscoelastic nonlinearities in highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Jalocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and deformation mechanisms of a solid propellant using 1H NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 148 (May), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Origin of the Influence of the Temperature on the Loss Factor of a Solid Propellant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201400060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for porous single crystals with ellipsoidal voids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Mbiakop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Danas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.436-467. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2015.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process-induced microstructure on hardness of two Al-Si alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 646, pp.190-200. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the identification of distributed elastic coefficients in anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Simionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Stanciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the University of Bucharest. Mathematical series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crosslinking and plasticizing on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (12), pp.40392-1-9. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of 316L stainless steel notched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Auricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Scalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.231-247. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability density functions: From porosities to fatigue lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational fretting fatigue maps for different plasticity models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Flandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fillers and bonding agents on the viscoelasticity of highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (16), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic and numerical solution of the axisymmetric indentation problem for a multilayered elastic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (18), pp.2798-2807. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuration du verre de confinement des déchets radioactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (Energies), pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of orthogonal prestrain on the viscoelastic behaviour of highly-filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel-Marie Pradeilles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF-LCF life assessment of a Lost Foam Casting A319 aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-iterative sampling approach using noise subspace projection for EIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Lechleiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/28/7/075015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of prestrain on mechanical properties of highly-filled elastomers: Measurements and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Thorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.978-986. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2012.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723704v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the sol fraction and hydrostatic deformation on the viscoelastic behavior of prestrained highly filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Azoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Marie Praidelles-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 127 (3), pp.1772-1780. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.37800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Analysis of Multiple Indentation Unloading Curves for Thin Film Young's Modulus Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Inaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.249-261. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11345/nctam.60.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of a borosilicate glass under triaxial tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neji Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast time-scale average for a mesoscopic high cycle fatigue criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TMF criteria for Lost Foam Casting aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadan Tabibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szmytka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ffe.12006q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inverse problem of seismic fault determination using part time measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (10), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2012.7.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach for the fatigue design of threaded connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 610-623. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical solution for the stress distribution in notched tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Averbuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp. 557-567. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Predict Fretting Fatigue on Highly Loaded Blade Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Yves Wackers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Hernan Arrieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alquezar-Getan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (8), p. : 082101-1 082101-9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3205026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity and asperity-induced fatigue crack closure under mixed-mode loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (10), pp.1612-1619. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a planar crack in Zener type viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12356-009-0003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Young's Modulus from Indentation Testing and Inverse Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Prou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kikuo Kishimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid Mechanics and Materials Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.781--795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal shock-induced damage in a borosilicate glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.863-872. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience: Part II (of II): Application of various criteria to biaxial thermal fatigue tests and a first proposal to improve the estimation of the thermal fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (7), pp.1196-1210. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative aspects in high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (5), pp.483-494. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation under thermal fatigue: An overview of CEA experience. Part I: Thermal fatigue appears to be more damaging than uniaxial isothermal fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fissolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Stelmaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (3), pp.587-600. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of indenter bluntness on the apparent contact stiffness of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (17), pp.4835-4844. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of residual stresses after matter removal in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbacet Oueslati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 336 (1-2), pp.66-79. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach of fatigue and shakedown for notched structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Treiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of lifetime prediction methods for a thermal fatigue experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.692-706. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2005.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part II: discussion on difference fatigue criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0983.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of poroelastic constants of tight rocks from laboratory tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Malinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.201-208. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)1532-3641(2006)6:3(201)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work of indentation approach to the analysis of hardness and modulus of thin coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 423, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2005.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational lifetime prediction of a thermal shock experiment. Part I: thermomechanical modelling and lifetime prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amiable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chapuliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fissolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.175-182. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-2695.2006.0976.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the mesoscopic thermoplastic dissipation in High-Cycle Fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334, pp.373-379. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems in elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.R1-R50. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/21/2/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact inversion formula for determining a planar fault from boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (6), pp.553-565. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/156939405775199514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for parameter identification in quasi-static poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation and fatigue damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46, pp.524-530. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/120.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332 (2), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational approach to thermomechanical fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.805-818. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2004.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical identification of linear cracks in 2D elastodynamics using the instantaneous reciprocity gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.993-1001. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/20/4/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes variationnels et exploitation de mesures de champs en élasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.687-697. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mecind.2003.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental modal analysis of the reed and pipe of a clarinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Facchinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boutillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (5), pp.2874-2883. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.1560212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habibou Maitournam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 26, pp.561-568. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical model of the inspiratory pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Basso Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Similowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0021-9290(01)00164-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Identification for lined tunnels in a viscoplastic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26 (12), pp.1191-1211. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue design of structures under thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bignonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-2695.2002.00612.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastoviscoplastic constitutive laws from indentation tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9, pp.19-44. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159701088027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Drilling Efficiency and Disruption: Field Data vs. Theoretical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guesnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (02), pp.118-125. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/64004-PA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An energetic approach in thermomechanical fatigue for silicium molybden cast iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Charkaluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials at High Temperatures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (3), pp.373-380. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/mht.2000.17.3.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Data vs. Theoretical Model to Quantify Drilling Efficiency and Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Drilling and Completion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.118-124. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/50579-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of elastic coefficients from indentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/16/3/303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical behaviour of plasma deposited silica films on polycarbonates and steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hofrichter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Benayoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Drévillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18, pp.2012-2014. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.582464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial localization of the error of constitutive law for the identification of defects in elastic bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreï Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction acoustique inverse de fissure plane: solution explicite pour un solide borné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327, pp.971-976. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)87006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the identification of elastic moduli from displacement-force boundary measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (4), pp.293-313. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/174159795088027587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of subsurface residual stresses from surface stress measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42 (11), pp.1767-1787. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-5096(94)90071-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity with Mathematica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korsunsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, pp.255, 2007, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511546167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global computational approach in engineering problems: identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Dang Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institute of Fundamental Technological Research, 2003, AMAS Lecture Notes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocity gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full‐Field Measurements and Identification in Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, pp.368-378, 2012, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de l'écart à la réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Andrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francois Hild et Michel Grediac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.383-398, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reciprocity Gap Functional for Identifying Defects and Cracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenon Mróz; Georgios Stavroulakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parameter Identification of materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 469, Springer-Verlag, pp.17-54, 2005, CISM International Centre for Mechanical Sciences, 9783211381342. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-211-38134-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identiﬁcation des modules elastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des structures :problèmes d'identiﬁcation et de fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Constantinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00346584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CuYlVDMAAAAJ&amp;hl=de&amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Darsanj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Emami Tabrizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04757-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eisenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustim Khristenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlmuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05347609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05359830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Iaccarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Di Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01433-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05195393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H&#252;bner Scherer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03892-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fropier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avila Torrado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johlitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01112-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rehbein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01137-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Agnelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Nika" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Balit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00194-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tricarico" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mehrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durbecq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;venoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106218" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Wohlmuth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1259286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rehbein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johlitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Martinez Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00851-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/FUME190118011T" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615377v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoth Sundar Rajan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.01.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jalocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kr&#246;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R. Bilal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.05.060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Menna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerchais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.02.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9262-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Conti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1447-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.01.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.01.074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219725v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201400060" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBPJQN6G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40392" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CHDK7FX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivian Simionescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stanciu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40664" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZZ93G5H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00833490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Korsunsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pison" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Ben Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marie Praidelles-Duval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Vallat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37800" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9T1L0NR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.01.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X16PW9SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Prou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuo Kishimoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Inaba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11345/nctam.60.249" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761153v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755477v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.008" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BDRMCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12006q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00913588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong Bui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2012.7.997" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Averbuch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.11.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.10.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R92FGLMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Duong Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-009-0003-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSVN8PH1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512115v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Remond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fissolo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demassieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376738v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438553v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermaz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stelmaszyk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.038" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.016" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51V0M5HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167744v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Bertolino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Treiber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2007.05.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malinski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2006)6:3(201)" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111461v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amiable" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chapuliot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Constantinescu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fissolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0983.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF1JNW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korsunsky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.126" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111459v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.09.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0976.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TP19S33-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.03.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111264v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/2/R01" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167753v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maigre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/156939405775199514" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFBED44246A2673D532C6AC6AC2D4716C532549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.409" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1LDG6X3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104249v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100615" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Verger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.01.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/4/001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D4F58FEF8AC7B8BE2D766AFD85BBEBA74373F5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092399v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZGW4C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111390v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1560212" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111357v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.241" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111365v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bignonnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00612.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111343v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Basso Ricci" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(01)00164-6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159701088027751" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2000.17.3.001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563664v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guesnon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/64004-PA" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111303v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/50579-MS" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/3/303" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88E5AEDE4EFB36014AEF201FB2A0D236175C7F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111302v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hofrichter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.582464" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111307v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111628v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87006-4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMSMXFV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159795088027587" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824629v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ballard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(94)90071-X" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346557v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546167" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00762187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch13" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647821v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38134-1_2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2BMP2H5F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00346591v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346584v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CuYlVDMAAAAJ&amp;hl=de&amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Darsanj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Emami Tabrizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04757-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557427v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eisenhardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustim Khristenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wohlmuth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05347609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05359830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Iaccarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Auricchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Di Maio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-025-01433-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-05195393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108937" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando H&#252;bner Scherer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Naceur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03892-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117205" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lamont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fropier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Baroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avila Torrado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johlitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01112-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubra Sekmen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rehbein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-022-01137-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873521v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Agnelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Nika" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Balit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2021.103915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-021-00194-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tricarico" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Celli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daraio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2020.106205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Mehrez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2021.103667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara I Wohlmuth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1259286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gu&#233;venoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manas V Upadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hallais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2020.106218" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durbecq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139476" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnaswamy Ravi-Chandar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101664" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rehbein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johlitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100862" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.11.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Martinez Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Janin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nevi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stackler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00851-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/FUME190118011T" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jouan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neviere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stackler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0402-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615377v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Abidine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinoth Sundar Rajan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.01.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.06.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jalocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Danas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632916v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Bauhofer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kr&#246;del" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama R. Bilal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichen Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.05.060" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282081v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Menna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Scalet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01395637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danas Kostas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0071-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerchais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.02.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giudicelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.04.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219736v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9262-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Conti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.02.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.09.001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219403v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-015-1447-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219730v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.01.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Azoug" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.01.074" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219725v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201400060" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBPJQN6G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219387v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.07.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadan Tabibian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.051" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01282124v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivian Simionescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stanciu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel-Marie Pradeilles-Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40392" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CHDK7FX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.04.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.01.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01219758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40664" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZZ93G5H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00833490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Korsunsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pison" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbacet Oueslati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Ben Ali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Thorin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.01.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X16PW9SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757299v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaravel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/7/075015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723704v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2012.07.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761141v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marie Praidelles-Duval" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Vallat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.37800" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9T1L0NR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Prou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kikuo Kishimoto" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Inaba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11345/nctam.60.249" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755477v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.10.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53BDRMCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00761153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00757317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12006q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00913588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong Bui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2012.7.997" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544296v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Averbuch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.11.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.10.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.02.011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R92FGLMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Duong Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grasso" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-009-0003-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSVN8PH1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00723702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512115v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Remond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00544273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fissolo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourdin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ancelet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiable" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demassieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376738v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.01.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438553v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermaz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stelmaszyk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.038" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.10.016" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51V0M5HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167744v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Bertolino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Treiber" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2007.05.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111459v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amiable" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chapuliot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Constantinescu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fissolo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2005.09.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111461v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chapuliot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0983.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKF1JNW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111451v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malinski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2006)6:3(201)" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korsunsky" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2005.09.126" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2006.0976.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TP19S33-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.03.014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111264v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/2/R01" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167753v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maigre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/156939405775199514" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFBED44246A2673D532C6AC6AC2D4716C532549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.409" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T1LDG6X3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104249v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/120.100615" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Verger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2004.01.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/20/4/001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D4F58FEF8AC7B8BE2D766AFD85BBEBA74373F5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092399v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63ZGW4C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111390v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Facchinetti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1560212" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111343v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Basso Ricci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(01)00164-6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.241" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111365v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bignonnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2002.00612.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardieu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159701088027751" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563664v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guesnon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perreau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/64004-PA" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111305v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/mht.2000.17.3.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111303v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/50579-MS" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/16/3/303" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88E5AEDE4EFB36014AEF201FB2A0D236175C7F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111302v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hofrichter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;villon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.582464" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111307v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111628v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)87006-4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMSMXFV7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/174159795088027587" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824629v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ballard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(94)90071-X" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346557v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511546167" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112710v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00762187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch13" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647821v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-211-38134-1_2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2BMP2H5F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00346591v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346584v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>