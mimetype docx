--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -2860,196 +2860,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Essentially Conditional Information Inequalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudo-random graphs and bit probe schemes with one-sided error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Romashchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT'11: International Symposium on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1935-1939, </w:t>
+              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, St. Petersburg, Russia. pp.50-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20712-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736159v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-random graphs and bit probe schemes with one-sided error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Essentially Conditional Information Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kaced</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Romashchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, St. Petersburg, Russia. pp.50-63, </w:t>
+              <w:t xml:space="preserve">ISIT'11: International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1935-1939, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20712-9_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736119v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D Effectively Closed Subshifts and 2D Tilings</w:t>
               </w:r>
@@ -4172,51 +4172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34942449"/>
+    <w:nsid w:val="526B4E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrei-romashchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7723-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165481277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romashchenko_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7456-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~romashchen/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05041918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Romashchenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2025.105396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02558566v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan G&#252;rp&#953;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03059686v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#225;cs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-210374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03370967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03646717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Destombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2022.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2019.112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03631680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510382.3510389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02885744v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Itsykson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry . Sokolov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2019.53" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02297056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Chumbalov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2854589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kaced" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vereshchagin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2806486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-015-9606-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taveneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vermeeren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2014.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9425-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00848455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2274614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736079v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Musatov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9321-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04087184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Caillat-Grenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04572079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Zyavgarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW61385.2024.10806994" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01990325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan Gurpinar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.23" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01618559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.95" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01623207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48054-0_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256364v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85780-8_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Matveev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05396292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424024v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rumyantsev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01963881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrei-romashchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7723-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165481277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romashchenko_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7456-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~romashchen/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05041918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Romashchenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2025.105396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02558566v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan G&#252;rp&#953;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03059686v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#225;cs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-210374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03370967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03646717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Destombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2022.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2019.112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03631680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510382.3510389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02885744v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Itsykson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry . Sokolov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2019.53" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02297056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Chumbalov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2854589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kaced" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vereshchagin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2806486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-015-9606-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taveneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vermeeren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2014.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9425-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00848455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2274614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736079v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Musatov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9321-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04087184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Caillat-Grenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04572079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Zyavgarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW61385.2024.10806994" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01990325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan Gurpinar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.23" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01618559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.95" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01623207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48054-0_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033889" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256364v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85780-8_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Matveev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05396292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424024v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rumyantsev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01963881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>