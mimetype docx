--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2860,196 +2860,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-random graphs and bit probe schemes with one-sided error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Essentially Conditional Information Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Kaced</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Romashchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, St. Petersburg, Russia. pp.50-63, </w:t>
+              <w:t xml:space="preserve">ISIT'11: International Symposium on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1935-1939, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20712-9_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736119v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Essentially Conditional Information Inequalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudo-random graphs and bit probe schemes with one-sided error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Romashchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT'11: International Symposium on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1935-1939, </w:t>
+              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, St. Petersburg, Russia. pp.50-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20712-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736159v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D Effectively Closed Subshifts and 2D Tilings</w:t>
               </w:r>
@@ -4172,51 +4172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526B4E4D"/>
+    <w:nsid w:val="EECB2DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrei-romashchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7723-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165481277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romashchenko_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7456-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~romashchen/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05041918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Romashchenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2025.105396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02558566v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan G&#252;rp&#953;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03059686v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#225;cs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-210374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03370967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03646717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Destombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2022.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2019.112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03631680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510382.3510389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02885744v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Itsykson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry . Sokolov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2019.53" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02297056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Chumbalov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2854589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kaced" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vereshchagin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2806486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-015-9606-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taveneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vermeeren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2014.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9425-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00848455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2274614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736079v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Musatov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9321-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04087184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Caillat-Grenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04572079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Zyavgarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW61385.2024.10806994" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01990325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan Gurpinar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.23" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01618559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.95" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01623207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48054-0_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033889" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256364v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85780-8_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Matveev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05396292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424024v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rumyantsev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01963881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrei-romashchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7723-7880" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165481277" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romashchenko_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-7456-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~romashchen/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05041918v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Romashchenko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2025.105396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02558566v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan G&#252;rp&#953;nar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03059686v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bauwens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G&#225;cs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/COM-210374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03370967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03646717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Destombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2022.04.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2019.112" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03631680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Zimand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510382.3510389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02885744v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Itsykson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry . Sokolov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2019.53" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02297056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Chumbalov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2854589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kaced" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Vereshchagin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2018.2806486" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-015-9606-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bienvenu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taveneaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Vermeeren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2014.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9425-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00848455v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2013.2274614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736079v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Musatov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9321-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04087184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Caillat-Grenier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04572079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Zyavgarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW61385.2024.10806994" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01990325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emirhan Gurpinar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01793810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.23" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01618559v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.95" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01623207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48054-0_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01165314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_17" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.90.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Miller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Rondogiannis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Birkedal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Czarnecki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256364v5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85780-8_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Matveev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05396292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03371151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424024v5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rumyantsev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01963881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>