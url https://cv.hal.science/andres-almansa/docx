--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrés Almansa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8196-1329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15726355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4152-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximum-a-Posteriori estimation with Plug & Play priors and stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.140-163. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Based Stochastic Attention for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 238, pp.103866. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with Autoencoding Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.822-859. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140225X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Simple Geometric Attributes with Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00924-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning of Height and Semantics from Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2947783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object removal from complex videos using a few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.267-291. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41095-019-0145-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Patch-Based Image Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Multiplicative Decomposition for Fringe Removal in Interferometric Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Chen Soncco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2678279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparsity-based variational approach for the restoration of SMOS images from L1A data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.2811--2826. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2654864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-image Processing With Optimal Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding contrasted and regular edges by a contrario detection of periodic subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp.72 - 79. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting of Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1993-2019. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937795v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Line Scratch Detection in Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.1240-1254. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2300824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Subpixel PSF from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of Contrast and Regularity in Perceptual Boundary Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.396-412. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Point Spread Function Estimation from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.1234-1260. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624757v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Matches in Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (5), pp.930-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2011.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-parametric sub-pixel local point spread function estimation is a well posed problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-011-0460-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Accurate Can Block Matches Be in Stereo Vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.472-500. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100797849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically finding clusters in normalized cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.1372-1386. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.235-279. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000043739.51886.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Point Detection without Any A Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vamech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1190575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2503.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVTINO: LAtent Video consisTency INverse sOlver for High Definition Video Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2026) The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral signal reconstruction from interferometric measurements with enriched Fourier bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2192-2196, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Posterior Sampling under Mismatched Measurement and Prior Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Kamilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2024) The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffusion EM: a diffusion model for blind inverse problems with application to deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2024, Waikiloa, Hawaii, U.S. Outlying Islands. pp.5259-5269, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012352800003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based image inpainting with internal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10714982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Plug & Play Linearized ADMM, applied to Deblurring Spatially Varying Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging static Fourier transform spectrometry: impact of trajectory perturbations on the hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Chiliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127774H, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de diffusion frugal pour l'inpainting d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 :XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem regularization with hierarchical variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infusion: Internal Diffusion for Inpainting of Dynamic Textures and Complex Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.70070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Algorithm for Diverse and High Fidelity Single Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Model-Based Super-Resolution with Non-uniform Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, Hawaii, U.S. Outlying Islands. pp.1797-1808, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with a VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(KHIPU) Latin American Meeting in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Depth from Defocus: how can defocus blur improve 3D estimation using dense neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.307-323, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11009-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On regression losses for deep depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing objects from videos with a few strokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Asia 2018 Technical Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3283254.3283276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur mono-image par réseaux de neurones et flou de défocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP SFPT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint denoising and decompression using CNN regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop and Challenge on Learned Image Compression (CVPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2018, Salt Lake City, UT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting vidéo préservant le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-consistent video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correlation-based Dissimilarity Measure for Noisy Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2017: International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. pp.184-195, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT DENOISING AND DECOMPRESSION: A PATCH-BASED BAYESIAN APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dissimilarité pour les patchs utilisant la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief Computation from Images of a Fourier Transform Spectrometer for Interferogram Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy (FTS) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.FM3E.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du relief par images des plans épipolaires à partir d'acquisitions aériennes denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT 2016 Colloque « Photogrammétrie Numérique et Perception 3D : les Nouvelles Conquêtes » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalizing local correlations in the residual improves image denoising performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(EUSIPCO 2016) 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting, Challenges & Perspectives in Probabilistic Modelling of Natural Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Dynamic Imaging Data - Turing Gateway to Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Isaac Newton Institute, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot high dynamic range imaging using an hyperprior Bayesian estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optimization for Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, TSIMF, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance Trees for 2D and 3D Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombus, United States. pp.556-563, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS images restoration from L1A data: A sparsity-based variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.2487-2490, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-Local Image Restoration and Video Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CLEI 2014) Latin American Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture aware video inpainting of complex scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics, Workshop A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast, generic video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th European Conference on Visual Media Production - CVMP ’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH, Nov 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534008.2534019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la robustesse de la super-résolution par minimisation L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque Gretsi (Gretsi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar impact crater modeling using trinocular stereoscopic depth inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyoti Joglekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Waknaghat, India. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Removal Power of the L1-Norm Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference, SSVM 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austria. pp.198-209, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un inpainting vidéo automatique, rapide et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Gretsi 2013) 23ème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast epipolar resampling of trinocular linear scanners images using Chandrayaan-1 TMC dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Waknaghat, Shimla, Himachal Pradesh, India. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Filtering of Line Scratch Detections in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.4088-4092, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Local Point Set Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.324-331, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DIMPVT.2012.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Amount of Regularization for Super-Resolution Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.380 - 384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Line Scratch Detection in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.66-74, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2414688.2414697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Subpixel Point Spread Function Estimation from Scaled Image Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Edges by A Contrario Detection of Periodic Subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS - Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications (CIARP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. pp.773-780, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33275-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.783005, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarding moving objects in quasi-simultaneous stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP 2010) 17th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2957 - 2960, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP) International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.1181-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of 2D Electrophoresis Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mijail Gerschuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICCV International Workshop on Computer Vision for Developing Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction stéréo en imagerie satellitaire ou aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science - Lavoisier, pp.425-451, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de construction d’un signal ou d’une image fusionné(e) haute résolution à partir d’une pluralité de signaux ou d’une pluralité d’images basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3111462. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for inpainting a target area in a target video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015110537A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Super-Resolution Through Translational Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blur2seq: Blind Deblurring and Camera Trajectory Estimation from a Single Camera Motion-blurred Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Apart Autoencoders: How do They Encode Geometric Shapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Mixture Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warith Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boruvka Meets Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the amount of regularization for super-resolution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Telecom ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling, interpolation and detection. Applications in satellite imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. École normale supérieure de Cachan - ENS Cachan, 2002. English. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques problèmes mathématiques en analyse d'images et vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université René Descartes - Paris V, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrés Almansa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8196-1329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15726355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4152-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximum-a-Posteriori estimation with Plug & Play priors and stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.140-163. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Based Stochastic Attention for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 238, pp.103866. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with Autoencoding Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.822-859. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140225X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Simple Geometric Attributes with Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00924-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning of Height and Semantics from Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2947783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object removal from complex videos using a few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.267-291. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41095-019-0145-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Multiplicative Decomposition for Fringe Removal in Interferometric Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Chen Soncco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2678279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Patch-Based Image Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparsity-based variational approach for the restoration of SMOS images from L1A data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.2811--2826. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2654864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-image Processing With Optimal Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding contrasted and regular edges by a contrario detection of periodic subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp.72 - 79. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting of Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1993-2019. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937795v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Line Scratch Detection in Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.1240-1254. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2300824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Subpixel PSF from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of Contrast and Regularity in Perceptual Boundary Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.396-412. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Point Spread Function Estimation from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.1234-1260. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624757v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Matches in Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (5), pp.930-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2011.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Accurate Can Block Matches Be in Stereo Vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.472-500. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100797849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-parametric sub-pixel local point spread function estimation is a well posed problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-011-0460-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically finding clusters in normalized cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.1372-1386. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.235-279. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000043739.51886.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Point Detection without Any A Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vamech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1190575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2503.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVTINO: LAtent Video consisTency INverse sOlver for High Definition Video Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2026) The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral signal reconstruction from interferometric measurements with enriched Fourier bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2192-2196, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Posterior Sampling under Mismatched Measurement and Prior Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Kamilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2024) The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffusion EM: a diffusion model for blind inverse problems with application to deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2024, Waikiloa, Hawaii, U.S. Outlying Islands. pp.5259-5269, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012352800003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based image inpainting with internal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10714982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de diffusion frugal pour l'inpainting d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 :XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Plug & Play Linearized ADMM, applied to Deblurring Spatially Varying Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging static Fourier transform spectrometry: impact of trajectory perturbations on the hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Chiliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127774H, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem regularization with hierarchical variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infusion: Internal Diffusion for Inpainting of Dynamic Textures and Complex Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.70070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Algorithm for Diverse and High Fidelity Single Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Model-Based Super-Resolution with Non-uniform Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, Hawaii, U.S. Outlying Islands. pp.1797-1808, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Depth from Defocus: how can defocus blur improve 3D estimation using dense neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.307-323, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11009-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with a VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(KHIPU) Latin American Meeting in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On regression losses for deep depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing objects from videos with a few strokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Asia 2018 Technical Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3283254.3283276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur mono-image par réseaux de neurones et flou de défocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP SFPT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint denoising and decompression using CNN regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop and Challenge on Learned Image Compression (CVPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2018, Salt Lake City, UT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting vidéo préservant le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-consistent video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correlation-based Dissimilarity Measure for Noisy Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2017: International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. pp.184-195, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT DENOISING AND DECOMPRESSION: A PATCH-BASED BAYESIAN APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dissimilarité pour les patchs utilisant la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief Computation from Images of a Fourier Transform Spectrometer for Interferogram Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy (FTS) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.FM3E.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du relief par images des plans épipolaires à partir d'acquisitions aériennes denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT 2016 Colloque « Photogrammétrie Numérique et Perception 3D : les Nouvelles Conquêtes » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalizing local correlations in the residual improves image denoising performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(EUSIPCO 2016) 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting, Challenges & Perspectives in Probabilistic Modelling of Natural Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Dynamic Imaging Data - Turing Gateway to Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Isaac Newton Institute, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot high dynamic range imaging using an hyperprior Bayesian estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optimization for Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, TSIMF, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance Trees for 2D and 3D Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombus, United States. pp.556-563, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS images restoration from L1A data: A sparsity-based variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.2487-2490, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-Local Image Restoration and Video Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CLEI 2014) Latin American Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture aware video inpainting of complex scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics, Workshop A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast, generic video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th European Conference on Visual Media Production - CVMP ’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH, Nov 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534008.2534019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la robustesse de la super-résolution par minimisation L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque Gretsi (Gretsi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar impact crater modeling using trinocular stereoscopic depth inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyoti Joglekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Waknaghat, India. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Removal Power of the L1-Norm Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference, SSVM 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austria. pp.198-209, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un inpainting vidéo automatique, rapide et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Gretsi 2013) 23ème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Filtering of Line Scratch Detections in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.4088-4092, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast epipolar resampling of trinocular linear scanners images using Chandrayaan-1 TMC dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Waknaghat, Shimla, Himachal Pradesh, India. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Amount of Regularization for Super-Resolution Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.380 - 384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Local Point Set Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.324-331, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DIMPVT.2012.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Line Scratch Detection in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.66-74, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2414688.2414697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Subpixel Point Spread Function Estimation from Scaled Image Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Edges by A Contrario Detection of Periodic Subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS - Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications (CIARP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. pp.773-780, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33275-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.783005, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarding moving objects in quasi-simultaneous stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP 2010) 17th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2957 - 2960, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP) International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.1181-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of 2D Electrophoresis Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mijail Gerschuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICCV International Workshop on Computer Vision for Developing Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction stéréo en imagerie satellitaire ou aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science - Lavoisier, pp.425-451, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de construction d’un signal ou d’une image fusionné(e) haute résolution à partir d’une pluralité de signaux ou d’une pluralité d’images basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3111462. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for inpainting a target area in a target video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015110537A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Super-Resolution Through Translational Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blur2seq: Blind Deblurring and Camera Trajectory Estimation from a Single Camera Motion-blurred Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Apart Autoencoders: How do They Encode Geometric Shapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Mixture Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warith Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boruvka Meets Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the amount of regularization for super-resolution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Telecom ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling, interpolation and detection. Applications in satellite imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. École normale supérieure de Cachan - ENS Cachan, 2002. English. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques problèmes mathématiques en analyse d'images et vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université René Descartes - Paris V, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06C2C14B"/>
+    <w:nsid w:val="3A27782E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-almansa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8196-1329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15726355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4152-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348735v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01134-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00924-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386074v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2947783" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Trinh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-019-0145-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Chen Soncco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2678279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341839v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Preciozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2654864" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0532-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Tepper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mejail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937795v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954933" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.77" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00803806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0411-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624757v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848335" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0460-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C61A821F0BD4FA26D2294FCF2D832F0DEEDB5EE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00671759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almansa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100797849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000043739.51886.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XJT0WKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vamech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1190575" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00519" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714982" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822970v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096037" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Chiliaeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gazzano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690836" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00184" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11009-3_18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Champagnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451312" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3283254.3283276" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296651" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493635v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.FM3E.6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117099v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.78" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01265931v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preciozzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946977" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534008.2534019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra Bhalerao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish H. Gedam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Joglekar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707543" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803695v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707546" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927487v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.71" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824670v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414688.2414697" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_95" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411871v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653500" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Gerschuni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333914v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carbajal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827775v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583120v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763984v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-almansa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8196-1329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15726355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4152-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348735v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01134-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00924-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386074v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2947783" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Trinh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-019-0145-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Chen Soncco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2678279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341839v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Preciozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2654864" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0532-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Tepper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mejail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937795v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954933" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.77" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00803806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0411-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624757v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848335" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00671759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabater" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almansa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100797849" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0460-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C61A821F0BD4FA26D2294FCF2D832F0DEEDB5EE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000043739.51886.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XJT0WKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vamech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1190575" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00519" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714982" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Chiliaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gazzano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690836" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00184" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11009-3_18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Champagnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451312" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3283254.3283276" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296651" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493635v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.FM3E.6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117099v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.78" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01265931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preciozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946977" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534008.2534019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra Bhalerao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish H. Gedam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Joglekar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707543" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803695v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738842" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707546" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.71" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414688.2414697" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_95" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411871v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653500" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Gerschuni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333914v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carbajal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827775v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583120v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763984v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>