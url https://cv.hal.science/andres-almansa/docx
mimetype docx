--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrés Almansa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8196-1329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15726355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4152-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximum-a-Posteriori estimation with Plug & Play priors and stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.140-163. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Based Stochastic Attention for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 238, pp.103866. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with Autoencoding Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.822-859. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140225X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Simple Geometric Attributes with Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00924-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning of Height and Semantics from Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2947783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object removal from complex videos using a few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.267-291. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41095-019-0145-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Multiplicative Decomposition for Fringe Removal in Interferometric Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Chen Soncco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2678279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Patch-Based Image Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparsity-based variational approach for the restoration of SMOS images from L1A data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.2811--2826. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2654864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-image Processing With Optimal Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding contrasted and regular edges by a contrario detection of periodic subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp.72 - 79. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting of Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1993-2019. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937795v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Line Scratch Detection in Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.1240-1254. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2300824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Subpixel PSF from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of Contrast and Regularity in Perceptual Boundary Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.396-412. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Point Spread Function Estimation from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.1234-1260. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624757v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Matches in Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (5), pp.930-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2011.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Accurate Can Block Matches Be in Stereo Vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.472-500. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100797849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-parametric sub-pixel local point spread function estimation is a well posed problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-011-0460-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically finding clusters in normalized cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.1372-1386. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.235-279. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000043739.51886.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Point Detection without Any A Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vamech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1190575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2503.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVTINO: LAtent Video consisTency INverse sOlver for High Definition Video Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2026) The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral signal reconstruction from interferometric measurements with enriched Fourier bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2192-2196, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Posterior Sampling under Mismatched Measurement and Prior Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Kamilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2024) The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffusion EM: a diffusion model for blind inverse problems with application to deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2024, Waikiloa, Hawaii, U.S. Outlying Islands. pp.5259-5269, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012352800003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based image inpainting with internal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10714982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de diffusion frugal pour l'inpainting d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 :XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Plug & Play Linearized ADMM, applied to Deblurring Spatially Varying Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging static Fourier transform spectrometry: impact of trajectory perturbations on the hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Chiliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127774H, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem regularization with hierarchical variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infusion: Internal Diffusion for Inpainting of Dynamic Textures and Complex Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.70070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Algorithm for Diverse and High Fidelity Single Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Model-Based Super-Resolution with Non-uniform Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, Hawaii, U.S. Outlying Islands. pp.1797-1808, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Depth from Defocus: how can defocus blur improve 3D estimation using dense neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.307-323, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11009-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with a VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(KHIPU) Latin American Meeting in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On regression losses for deep depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing objects from videos with a few strokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Asia 2018 Technical Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3283254.3283276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur mono-image par réseaux de neurones et flou de défocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP SFPT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint denoising and decompression using CNN regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop and Challenge on Learned Image Compression (CVPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2018, Salt Lake City, UT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting vidéo préservant le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-consistent video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correlation-based Dissimilarity Measure for Noisy Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2017: International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. pp.184-195, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT DENOISING AND DECOMPRESSION: A PATCH-BASED BAYESIAN APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dissimilarité pour les patchs utilisant la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief Computation from Images of a Fourier Transform Spectrometer for Interferogram Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy (FTS) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.FM3E.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du relief par images des plans épipolaires à partir d'acquisitions aériennes denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT 2016 Colloque « Photogrammétrie Numérique et Perception 3D : les Nouvelles Conquêtes » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalizing local correlations in the residual improves image denoising performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(EUSIPCO 2016) 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting, Challenges & Perspectives in Probabilistic Modelling of Natural Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Dynamic Imaging Data - Turing Gateway to Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Isaac Newton Institute, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot high dynamic range imaging using an hyperprior Bayesian estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optimization for Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, TSIMF, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance Trees for 2D and 3D Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombus, United States. pp.556-563, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS images restoration from L1A data: A sparsity-based variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.2487-2490, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-Local Image Restoration and Video Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CLEI 2014) Latin American Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture aware video inpainting of complex scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics, Workshop A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast, generic video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th European Conference on Visual Media Production - CVMP ’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH, Nov 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534008.2534019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la robustesse de la super-résolution par minimisation L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque Gretsi (Gretsi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar impact crater modeling using trinocular stereoscopic depth inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyoti Joglekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Waknaghat, India. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Removal Power of the L1-Norm Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference, SSVM 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austria. pp.198-209, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un inpainting vidéo automatique, rapide et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Gretsi 2013) 23ème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Filtering of Line Scratch Detections in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.4088-4092, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast epipolar resampling of trinocular linear scanners images using Chandrayaan-1 TMC dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Waknaghat, Shimla, Himachal Pradesh, India. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Amount of Regularization for Super-Resolution Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.380 - 384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Local Point Set Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.324-331, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DIMPVT.2012.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Line Scratch Detection in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.66-74, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2414688.2414697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Subpixel Point Spread Function Estimation from Scaled Image Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Edges by A Contrario Detection of Periodic Subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS - Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications (CIARP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. pp.773-780, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33275-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.783005, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarding moving objects in quasi-simultaneous stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP 2010) 17th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2957 - 2960, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP) International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.1181-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of 2D Electrophoresis Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mijail Gerschuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICCV International Workshop on Computer Vision for Developing Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction stéréo en imagerie satellitaire ou aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science - Lavoisier, pp.425-451, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de construction d’un signal ou d’une image fusionné(e) haute résolution à partir d’une pluralité de signaux ou d’une pluralité d’images basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3111462. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for inpainting a target area in a target video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015110537A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Super-Resolution Through Translational Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blur2seq: Blind Deblurring and Camera Trajectory Estimation from a Single Camera Motion-blurred Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Apart Autoencoders: How do They Encode Geometric Shapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Mixture Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warith Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boruvka Meets Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the amount of regularization for super-resolution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Telecom ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling, interpolation and detection. Applications in satellite imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. École normale supérieure de Cachan - ENS Cachan, 2002. English. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques problèmes mathématiques en analyse d'images et vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université René Descartes - Paris V, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrés Almansa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8196-1329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15726355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4152-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-025-00669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Based Stochastic Attention for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 238, pp.103866. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximum-a-Posteriori estimation with Plug & Play priors and stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.140-163. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with Autoencoding Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.822-859. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140225X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Simple Geometric Attributes with Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00924-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning of Height and Semantics from Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2947783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object removal from complex videos using a few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.267-291. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41095-019-0145-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Multiplicative Decomposition for Fringe Removal in Interferometric Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Chen Soncco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2678279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Patch-Based Image Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparsity-based variational approach for the restoration of SMOS images from L1A data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.2811--2826. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2654864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-image Processing With Optimal Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding contrasted and regular edges by a contrario detection of periodic subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp.72 - 79. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting of Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1993-2019. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937795v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Line Scratch Detection in Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.1240-1254. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2300824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Subpixel PSF from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of Contrast and Regularity in Perceptual Boundary Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.396-412. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Point Spread Function Estimation from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.1234-1260. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624757v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Matches in Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (5), pp.930-942. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2011.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically finding clusters in normalized cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.1372-1386. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-parametric sub-pixel local point spread function estimation is a well posed problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-011-0460-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Accurate Can Block Matches Be in Stereo Vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.472-500. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100797849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.235-279. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000043739.51886.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Point Detection without Any A Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vamech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1190575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2503.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVTINO: LAtent Video consisTency INverse sOlver for High Definition Video Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2026) The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral signal reconstruction from interferometric measurements with enriched Fourier bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2192-2196, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Posterior Sampling under Mismatched Measurement and Prior Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Kamilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2024) The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffusion EM: a diffusion model for blind inverse problems with application to deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2024, Waikiloa, Hawaii, U.S. Outlying Islands. pp.5259-5269, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012352800003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based image inpainting with internal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10714982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Plug & Play Linearized ADMM, applied to Deblurring Spatially Varying Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de diffusion frugal pour l'inpainting d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 :XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging static Fourier transform spectrometry: impact of trajectory perturbations on the hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Chiliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127774H, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem regularization with hierarchical variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infusion: Internal Diffusion for Inpainting of Dynamic Textures and Complex Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.70070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Model-Based Super-Resolution with Non-uniform Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, Hawaii, U.S. Outlying Islands. pp.1797-1808, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Algorithm for Diverse and High Fidelity Single Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with a VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(KHIPU) Latin American Meeting in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Depth from Defocus: how can defocus blur improve 3D estimation using dense neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.307-323, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11009-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint denoising and decompression using CNN regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop and Challenge on Learned Image Compression (CVPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2018, Salt Lake City, UT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On regression losses for deep depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur mono-image par réseaux de neurones et flou de défocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP SFPT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing objects from videos with a few strokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Asia 2018 Technical Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3283254.3283276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting vidéo préservant le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-consistent video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correlation-based Dissimilarity Measure for Noisy Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2017: International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. pp.184-195, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT DENOISING AND DECOMPRESSION: A PATCH-BASED BAYESIAN APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dissimilarité pour les patchs utilisant la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief Computation from Images of a Fourier Transform Spectrometer for Interferogram Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy (FTS) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.FM3E.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du relief par images des plans épipolaires à partir d'acquisitions aériennes denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT 2016 Colloque « Photogrammétrie Numérique et Perception 3D : les Nouvelles Conquêtes » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalizing local correlations in the residual improves image denoising performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(EUSIPCO 2016) 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting, Challenges & Perspectives in Probabilistic Modelling of Natural Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Dynamic Imaging Data - Turing Gateway to Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Isaac Newton Institute, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot high dynamic range imaging using an hyperprior Bayesian estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optimization for Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, TSIMF, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture aware video inpainting of complex scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics, Workshop A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance Trees for 2D and 3D Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombus, United States. pp.556-563, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS images restoration from L1A data: A sparsity-based variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.2487-2490, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-Local Image Restoration and Video Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CLEI 2014) Latin American Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast epipolar resampling of trinocular linear scanners images using Chandrayaan-1 TMC dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Waknaghat, Shimla, Himachal Pradesh, India. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Filtering of Line Scratch Detections in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.4088-4092, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast, generic video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th European Conference on Visual Media Production - CVMP ’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH, Nov 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534008.2534019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar impact crater modeling using trinocular stereoscopic depth inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyoti Joglekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Waknaghat, India. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la robustesse de la super-résolution par minimisation L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque Gretsi (Gretsi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un inpainting vidéo automatique, rapide et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Gretsi 2013) 23ème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Removal Power of the L1-Norm Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference, SSVM 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austria. pp.198-209, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Edges by A Contrario Detection of Periodic Subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS - Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications (CIARP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. pp.773-780, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33275-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Subpixel Point Spread Function Estimation from Scaled Image Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Local Point Set Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.324-331, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DIMPVT.2012.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Amount of Regularization for Super-Resolution Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.380 - 384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Line Scratch Detection in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.66-74, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2414688.2414697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.783005, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarding moving objects in quasi-simultaneous stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP 2010) 17th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2957 - 2960, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP) International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.1181-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of 2D Electrophoresis Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mijail Gerschuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICCV International Workshop on Computer Vision for Developing Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction stéréo en imagerie satellitaire ou aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science - Lavoisier, pp.425-451, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de construction d’un signal ou d’une image fusionné(e) haute résolution à partir d’une pluralité de signaux ou d’une pluralité d’images basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3111462. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for inpainting a target area in a target video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015110537A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Super-Resolution Through Translational Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blur2seq: Blind Deblurring and Camera Trajectory Estimation from a Single Camera Motion-blurred Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Apart Autoencoders: How do They Encode Geometric Shapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Mixture Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warith Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boruvka Meets Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the amount of regularization for super-resolution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Telecom ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling, interpolation and detection. Applications in satellite imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. École normale supérieure de Cachan - ENS Cachan, 2002. English. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques problèmes mathématiques en analyse d'images et vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université René Descartes - Paris V, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A27782E"/>
+    <w:nsid w:val="ABF332C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-almansa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8196-1329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15726355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4152-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348735v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01134-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00924-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386074v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2947783" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Trinh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-019-0145-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Chen Soncco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2678279" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.189" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341839v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Preciozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2654864" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0532-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Tepper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mejail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937795v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954933" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.77" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00803806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0411-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624757v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848335" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00671759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabater" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almansa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100797849" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540637v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0460-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C61A821F0BD4FA26D2294FCF2D832F0DEEDB5EE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000043739.51886.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XJT0WKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vamech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1190575" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278351v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupete" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00519" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714982" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096037" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Chiliaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gazzano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690836" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00184" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11009-3_18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Champagnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451312" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3283254.3283276" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977877v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296651" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_15" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493635v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.FM3E.6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341968v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117099v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.78" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01265931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preciozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946977" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534008.2534019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra Bhalerao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish H. Gedam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Joglekar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707543" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803695v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738842" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288431v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707546" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824670v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.71" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433607v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414688.2414697" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286429v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_95" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411871v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653500" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497000v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Gerschuni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333914v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carbajal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827775v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583120v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763984v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-almansa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8196-1329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15726355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4152-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-025-00669-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348735v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01134-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00924-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386074v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2947783" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Trinh Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-019-0145-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Chen Soncco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2678279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341839v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Preciozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2654864" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0532-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Tepper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mejail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937795v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954933" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300824" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.77" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00803806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0411-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624757v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almansa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.01.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0460-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C61A821F0BD4FA26D2294FCF2D832F0DEEDB5EE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00671759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100797849" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000043739.51886.01" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XJT0WKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vamech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1190575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00519" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714982" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822970v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Chiliaeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gazzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690836" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00184" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486834v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11009-3_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Champagnat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451312" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3283254.3283276" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296651" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_15" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493635v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.FM3E.6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117099v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.78" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01265931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preciozzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946977" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra Bhalerao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish H. Gedam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707546" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738842" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838927v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534008.2534019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Joglekar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707543" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_17" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_95" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286429v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117141v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.71" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433607v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414688.2414697" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653500" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Gerschuni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333914v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carbajal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827775v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583120v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763984v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>