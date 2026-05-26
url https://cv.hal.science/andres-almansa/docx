--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrés Almansa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8196-1329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15726355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4152-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-025-00669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Based Stochastic Attention for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 238, pp.103866. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximum-a-Posteriori estimation with Plug & Play priors and stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.140-163. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with Autoencoding Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.822-859. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140225X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Simple Geometric Attributes with Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00924-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning of Height and Semantics from Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2947783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object removal from complex videos using a few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.267-291. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41095-019-0145-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Multiplicative Decomposition for Fringe Removal in Interferometric Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Chen Soncco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2678279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Patch-Based Image Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparsity-based variational approach for the restoration of SMOS images from L1A data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.2811--2826. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2654864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-image Processing With Optimal Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding contrasted and regular edges by a contrario detection of periodic subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp.72 - 79. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting of Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1993-2019. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937795v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Line Scratch Detection in Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.1240-1254. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2300824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Subpixel PSF from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of Contrast and Regularity in Perceptual Boundary Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.396-412. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Point Spread Function Estimation from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.1234-1260. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624757v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Matches in Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (5), pp.930-942. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2011.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically finding clusters in normalized cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.1372-1386. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-parametric sub-pixel local point spread function estimation is a well posed problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-011-0460-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Accurate Can Block Matches Be in Stereo Vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.472-500. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100797849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.235-279. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000043739.51886.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Point Detection without Any A Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vamech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1190575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2503.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVTINO: LAtent Video consisTency INverse sOlver for High Definition Video Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2026) The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral signal reconstruction from interferometric measurements with enriched Fourier bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2192-2196, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Posterior Sampling under Mismatched Measurement and Prior Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Kamilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2024) The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffusion EM: a diffusion model for blind inverse problems with application to deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2024, Waikiloa, Hawaii, U.S. Outlying Islands. pp.5259-5269, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012352800003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based image inpainting with internal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10714982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Plug & Play Linearized ADMM, applied to Deblurring Spatially Varying Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de diffusion frugal pour l'inpainting d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 :XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging static Fourier transform spectrometry: impact of trajectory perturbations on the hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Chiliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127774H, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem regularization with hierarchical variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infusion: Internal Diffusion for Inpainting of Dynamic Textures and Complex Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.70070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Model-Based Super-Resolution with Non-uniform Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, Hawaii, U.S. Outlying Islands. pp.1797-1808, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Algorithm for Diverse and High Fidelity Single Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with a VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(KHIPU) Latin American Meeting in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Depth from Defocus: how can defocus blur improve 3D estimation using dense neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.307-323, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11009-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint denoising and decompression using CNN regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop and Challenge on Learned Image Compression (CVPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2018, Salt Lake City, UT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On regression losses for deep depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur mono-image par réseaux de neurones et flou de défocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP SFPT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing objects from videos with a few strokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Asia 2018 Technical Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3283254.3283276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting vidéo préservant le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-consistent video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correlation-based Dissimilarity Measure for Noisy Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2017: International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. pp.184-195, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT DENOISING AND DECOMPRESSION: A PATCH-BASED BAYESIAN APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dissimilarité pour les patchs utilisant la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief Computation from Images of a Fourier Transform Spectrometer for Interferogram Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy (FTS) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.FM3E.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du relief par images des plans épipolaires à partir d'acquisitions aériennes denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT 2016 Colloque « Photogrammétrie Numérique et Perception 3D : les Nouvelles Conquêtes » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalizing local correlations in the residual improves image denoising performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(EUSIPCO 2016) 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting, Challenges & Perspectives in Probabilistic Modelling of Natural Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Dynamic Imaging Data - Turing Gateway to Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Isaac Newton Institute, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot high dynamic range imaging using an hyperprior Bayesian estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optimization for Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, TSIMF, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture aware video inpainting of complex scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics, Workshop A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance Trees for 2D and 3D Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombus, United States. pp.556-563, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS images restoration from L1A data: A sparsity-based variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.2487-2490, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-Local Image Restoration and Video Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CLEI 2014) Latin American Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast epipolar resampling of trinocular linear scanners images using Chandrayaan-1 TMC dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Waknaghat, Shimla, Himachal Pradesh, India. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Filtering of Line Scratch Detections in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.4088-4092, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast, generic video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th European Conference on Visual Media Production - CVMP ’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH, Nov 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534008.2534019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar impact crater modeling using trinocular stereoscopic depth inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyoti Joglekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Waknaghat, India. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la robustesse de la super-résolution par minimisation L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque Gretsi (Gretsi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un inpainting vidéo automatique, rapide et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Gretsi 2013) 23ème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Removal Power of the L1-Norm Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference, SSVM 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austria. pp.198-209, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Edges by A Contrario Detection of Periodic Subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS - Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications (CIARP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. pp.773-780, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33275-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Subpixel Point Spread Function Estimation from Scaled Image Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Local Point Set Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.324-331, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DIMPVT.2012.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Amount of Regularization for Super-Resolution Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.380 - 384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Line Scratch Detection in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.66-74, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2414688.2414697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.783005, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarding moving objects in quasi-simultaneous stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP 2010) 17th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2957 - 2960, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP) International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.1181-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of 2D Electrophoresis Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mijail Gerschuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICCV International Workshop on Computer Vision for Developing Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction stéréo en imagerie satellitaire ou aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science - Lavoisier, pp.425-451, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de construction d’un signal ou d’une image fusionné(e) haute résolution à partir d’une pluralité de signaux ou d’une pluralité d’images basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3111462. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for inpainting a target area in a target video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015110537A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Super-Resolution Through Translational Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blur2seq: Blind Deblurring and Camera Trajectory Estimation from a Single Camera Motion-blurred Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Apart Autoencoders: How do They Encode Geometric Shapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Mixture Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warith Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boruvka Meets Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the amount of regularization for super-resolution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Telecom ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling, interpolation and detection. Applications in satellite imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. École normale supérieure de Cachan - ENS Cachan, 2002. English. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques problèmes mathématiques en analyse d'images et vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université René Descartes - Paris V, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrés Almansa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8196-1329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15726355X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=e1pFlV0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4152-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Restoration with a Deep Plug-and-Play Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-025-00669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Maximum-a-Posteriori estimation with Plug & Play priors and stochastic gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.140-163. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01134-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch-Based Stochastic Attention for Image Editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 238, pp.103866. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2023.103866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with Autoencoding Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.822-859. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M140225X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian imaging using Plug & Play priors: when Langevin meets Tweedie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21m1406349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161400v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Simple Geometric Attributes with Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (3), pp.293-312. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00924-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object removal from complex videos using a few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.267-291. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41095-019-0145-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Learning of Height and Semantics from Aerial Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2019.2947783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sparsity-based variational approach for the restoration of SMOS images from L1A data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (5), pp.2811--2826. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2654864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying the asymptotic behavior of global denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0716-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Local Patch-Based Image Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.373-385. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Accurate Multiplicative Decomposition for Fringe Removal in Interferometric Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Chen Soncco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2678279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Hyperprior Approach for Joint Image Denoising and Interpolation, with an Application to HDR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2017.2704439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107519v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-image Processing With Optimal Sparse Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.413-429. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0532-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding contrasted and regular edges by a contrario detection of periodic subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (1), pp.72 - 79. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2013.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting of Complex Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1993-2019. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937795v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Automatic Line Scratch Detection in Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.1240-1254. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2300824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Subpixel PSF from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2013.77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Role of Contrast and Regularity in Perceptual Boundary Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (3), pp.396-412. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel Point Spread Function Estimation from Two Photographs at Different Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (4), pp.1234-1260. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624757v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Matches in Stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (5), pp.930-942. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2011.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Accurate Can Block Matches Be in Stereo Vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.472-500. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100797849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-parametric sub-pixel local point spread function estimation is a well posed problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-011-0460-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically finding clusters in normalized cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.1372-1386. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Facciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicent Caselles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.235-279. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMIV.0000043739.51886.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing Point Detection without Any A Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Desolneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vamech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (4), pp.502-507. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2003.1190575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATINO-PRO: LAtent consisTency INverse sOlver with PRompt Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Honololu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2503.12615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVTINO: LAtent Video consisTency INverse sOlver for High Definition Video Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Spagnoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2026) The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Diffusion EM: a diffusion model for blind inverse problems with application to deconvolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2024, Waikiloa, Hawaii, U.S. Outlying Islands. pp.5259-5269, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plug-and-Play Posterior Sampling under Mismatched Measurement and Prior Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin de Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulugbek Kamilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICLR 2024) The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral signal reconstruction from interferometric measurements with enriched Fourier bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2192-2196, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Posterior Sampling For Diverse Super-Resolution with Hierarchical VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012352800003660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based image inpainting with internal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10714982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de diffusion frugal pour l'inpainting d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 :XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging static Fourier transform spectrometry: impact of trajectory perturbations on the hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Chiliaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics — ICSO 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127774H, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2690836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Convergent Plug & Play Linearized ADMM, applied to Deblurring Spatially Varying Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coupeté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem regularization with hierarchical variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision (ICCV'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infusion: Internal Diffusion for Inpainting of Dynamic Textures and Complex Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGRAPHICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.446-450, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.70070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Patch-Based Algorithm for Diverse and High Fidelity Single Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Model-Based Super-Resolution with Non-uniform Blur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Tassano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, Hawaii, U.S. Outlying Islands. pp.1797-1808, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning local regularization for variational image restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Cabourg, France. pp.358-370, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d'une fonction de régularisation locale pour la restauration d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Houdard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur (ORASIS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Depth from Defocus: how can defocus blur improve 3D estimation using dense neural networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.307-323, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11009-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Inverse Problems by Joint Posterior Maximization with a VAE Prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(KHIPU) Latin American Meeting in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-Preserving Speckle Reduction of SAR Images: the Benefits of Speckle Decorrelation and Targets Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On regression losses for deep depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé-Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing objects from videos with a few strokes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH Asia 2018 Technical Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tokyo, Japan. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3283254.3283276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de profondeur mono-image par réseaux de neurones et flou de défocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Champagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP SFPT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint denoising and decompression using CNN regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR Workshop and Challenge on Learned Image Compression (CVPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/CVF, Jun 2018, Salt Lake City, UT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-consistent video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inpainting vidéo préservant le mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuc Trinh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Masnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Juan Les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Correlation-based Dissimilarity Measure for Noisy Patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSVM 2017: International Conference on Scale Space and Variational Methods in Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kolding, Denmark. pp.184-195, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58771-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOINT DENOISING AND DECOMPRESSION: A PATCH-BASED BAYESIAN APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493635v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dissimilarité pour les patchs utilisant la corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction du relief par images des plans épipolaires à partir d'acquisitions aériennes denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT 2016 Colloque « Photogrammétrie Numérique et Perception 3D : les Nouvelles Conquêtes » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief Computation from Images of a Fourier Transform Spectrometer for Interferogram Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Barbanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ferrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourier Transform Spectroscopy (FTS) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FTS.2016.FM3E.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalizing local correlations in the residual improves image denoising performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrès Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(EUSIPCO 2016) 24th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Inpainting, Challenges & Perspectives in Probabilistic Modelling of Natural Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Dynamic Imaging Data - Turing Gateway to Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Isaac Newton Institute, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot high dynamic range imaging using an hyperprior Bayesian estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optimization for Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, TSIMF, Sanya, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS images restoration from L1A data: A sparsity-based variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.2487-2490, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Shot High Dynamic Range Imaging Using Piecewise Linear Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Computational Photography (ICCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santa Clara, CA, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPHOT.2014.6831807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance Trees for 2D and 3D Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Colombus, United States. pp.556-563, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2014.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Non-Local Image Restoration and Video Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CLEI 2014) Latin American Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture aware video inpainting of complex scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics, Workshop A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards fast, generic video inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th European Conference on Visual Media Production - CVMP ’13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGGRAPH, Nov 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534008.2534019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar impact crater modeling using trinocular stereoscopic depth inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyoti Joglekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Waknaghat, India. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la robustesse de la super-résolution par minimisation L1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque Gretsi (Gretsi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier Removal Power of the L1-Norm Super-Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference, SSVM 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austria. pp.198-209, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un inpainting vidéo automatique, rapide et générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Gretsi 2013) 23ème Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast epipolar resampling of trinocular linear scanners images using Chandrayaan-1 TMC dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavendra Bhalerao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirish H. Gedam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIIP-2013) IEEE Second International Conference on Image Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Waknaghat, Shimla, Himachal Pradesh, India. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Filtering of Line Scratch Detections in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.4088-4092, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Amount of Regularization for Super-Resolution Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Signal Processing Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Romania. pp.380 - 384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsity-based restoration of SMOS images in the presence of outliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Local Point Set Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamy Boubekeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on 3D Imaging, Modeling, Processing, Visualization and Transmission (3DIMPVT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.324-331, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DIMPVT.2012.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Line Scratch Detection in Degraded Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Media Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom. pp.66-74, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2414688.2414697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Subpixel Point Spread Function Estimation from Scaled Image Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Delbracio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Edges by A Contrario Detection of Periodic Subsequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNCS - Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications (CIARP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Buenos Aires, Argentina. pp.773-780, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33275-3_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of low-baseline stereo algorithms and benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.783005, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.865087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discarding moving objects in quasi-simultaneous stereovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP 2010) 17th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2957 - 2960, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deblurring of irregularly sampled images by TV regularization in a spline space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(ICIP) International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.1181-1184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of 2D Electrophoresis Gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mijail Gerschuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Preciozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 ICCV International Workshop on Computer Vision for Developing Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and Improving Image Resolution by Adaptation of the reciprocal Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Reconstruction in Satellite and Aerial Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Vision and 3D Tomography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2013, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603864.ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction stéréo en imagerie satellitaire ou aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses en imagerie et en vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science - Lavoisier, pp.425-451, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de construction d’un signal ou d’une image fusionné(e) haute résolution à partir d’une pluralité de signaux ou d’une pluralité d’images basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Latry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3111462. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for inpainting a target area in a target video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015110537A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Super-Resolution Through Translational Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blur2seq: Blind Deblurring and Camera Trajectory Estimation from a Single Camera Motion-blurred Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Apart Autoencoders: How do They Encode Geometric Shapes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasserstein Adversarial Mixture Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warith Harchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bouveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boruvka Meets Nearest Neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Tepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mejail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Imaging: a Hyperprior Bayesian Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aguerrebere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Musé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] hal-01107519v2, HAL Archives Ouvertes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the amount of regularization for super-resolution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Traonmilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Telecom ParisTech. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling, interpolation and detection. Applications in satellite imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. École normale supérieure de Cachan - ENS Cachan, 2002. English. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00665725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques problèmes mathématiques en analyse d'images et vision stéréoscopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Almansa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université René Descartes - Paris V, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABF332C8"/>
+    <w:nsid w:val="6DEEDBE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-almansa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8196-1329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15726355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4152-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-025-00669-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348735v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01134-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00924-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386074v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2947783" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Trinh Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-019-0145-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Chen Soncco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2678279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341839v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Preciozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2654864" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0532-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Tepper" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mejail" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937795v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954933" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300824" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.77" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00803806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0411-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624757v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almansa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.01.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0460-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C61A821F0BD4FA26D2294FCF2D832F0DEEDB5EE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00671759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100797849" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000043739.51886.01" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XJT0WKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vamech" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1190575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laroche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupete" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00519" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150712v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714982" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822970v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Chiliaeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gazzano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690836" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00184" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486834v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11009-3_18" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Champagnat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451312" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099051v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3283254.3283276" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296651" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492429v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_15" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493635v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408927v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.FM3E.6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287088v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117099v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.78" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01265931v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preciozzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946977" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra Bhalerao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish H. Gedam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707546" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927487v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738842" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838927v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534008.2534019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Joglekar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707543" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_17" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_95" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286429v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117141v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.71" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712111v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824670v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433607v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414688.2414697" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411871v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653500" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712117v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248750v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Gerschuni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712157v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479542v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333914v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carbajal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827775v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583120v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763984v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665725v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-almansa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8196-1329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15726355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=e1pFlV0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4152-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupet&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tassano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-025-00669-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348735v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin de Bortoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01134-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103866" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151455v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140225X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161400v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1406349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00924-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Trinh Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41095-019-0145-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386074v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2019.2947783" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341839v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Preciozzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Almansa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2654864" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340822v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Houdard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0716-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Chen Soncco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Barbanson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2678279" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107519v5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aguerrebere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2704439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0532-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Tepper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mejail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.06.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937795v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954933" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2300824" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Delbracio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.77" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00803806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0411-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624757v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Sabater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2011.207" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00671759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabater" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almansa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100797849" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-011-0460-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C61A821F0BD4FA26D2294FCF2D832F0DEEDB5EE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.01.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMIV.0000043739.51886.01" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8XJT0WKF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vamech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2003.1190575" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Spagnoletti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Prost" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.12615" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278351v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laroche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coupete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00519" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulugbek Kamilov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506638v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mhiri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Abergel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675314v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012352800003660" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10714982" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Chiliaeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gazzano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almansa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2690836" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096037" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70070" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822204v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787320v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00184" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11009-3_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gonzalez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Champagnat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451312" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3283254.3283276" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296651" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492429v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58771-4_15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493635v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408927v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2016.FM3E.6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01265931v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Preciozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946977" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Muse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPHOT.2014.6831807" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117099v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillemot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamy Boubekeur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2014.78" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287088v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838927v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534008.2534019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavendra Bhalerao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish H. Gedam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Joglekar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707543" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803695v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707546" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927487v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738842" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824670v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01117141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIMPVT.2012.71" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00927466v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2414688.2414697" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286429v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286428v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_95" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.865087" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712117v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411871v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653500" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248750v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijail Gerschuni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pardo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287087v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603864.ch12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00479542v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latry" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612465v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Carbajal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827775v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warith Harchaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mattei" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583120v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763984v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00665725v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>