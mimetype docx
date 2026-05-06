--- v0 (2026-04-01)
+++ v1 (2026-05-06)
@@ -756,470 +756,1066 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified model for capturing helical vortex interactions with applications to asymmetric rotor wakes</w:t>
+                <w:t xml:space="preserve">Simplified model for helical vortex instabilities with applications to asymmetric rotor wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliza Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leweke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Direct In-person Colloquium on Vortex Dominated Flows (DisCoVor)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Villars-sur-Ollon, Switzerland</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the Division of Fluid Dynamics, American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872549v1</w:t>
+                <w:t xml:space="preserve">hal-03872926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joukowski wake model for tip-splitting rotors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instability of three interlaced helical vortices: application to asymmetric. rotor wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliza Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leweke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wake Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visby, Sweden</w:t>
+              <w:t xml:space="preserve">14th ERCOFTAC SIG 33 Workshop on “Progress in Flow Instability, Transition and Control”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537479v1</w:t>
+                <w:t xml:space="preserve">hal-03872909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General solutions for closely spaced co-rotating helical vortices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global pairing instabilities of three interlaced helical vortices in the wake of an asymmetric rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliza Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leweke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537489v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Simplified model for capturing helical vortex interactions with applications to asymmetric rotor wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliza Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leweke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
+              <w:t xml:space="preserve">1st Direct In-person Colloquium on Vortex Dominated Flows (DisCoVor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Villars-sur-Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170068v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joukowski wake model for tip-splitting rotors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Durán Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wake Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visby, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General solutions for closely spaced co-rotating helical vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Durán Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confined Regimes in Rayleigh-Bénard Convection Using Reduced Dimensionality Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RAYLEIGH BÉNARD TURBULENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, enschede, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditional statistics of the large-scale dynamics in square Rayleigh-Bénard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, euromech, Sep 2018, vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditional statistics of coherent structures in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Dynamique des Fluides du Plateau de Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large scale reversals in turbulent Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bã©rengã¨re Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Turbulence and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trois Ilets (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mechanical boundary conditions on the flow reversal in square Rayleigh-Bénard cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1248,51 +1844,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18éme Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Mar 2015, Paris, France. pp.ISBN: 978-2-9538596-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1302,51 +1898,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques conditionnelles des structures cohérentes en convection turbulente de Rayleigh-Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1388,51 +1984,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Rencontre du Non-Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1442,277 +2038,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing induced by Faraday surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulent convection in Rayleigh-Bénard cells with modified boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alonso Castillo-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2017. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017PA066200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01609741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video: FARAMIX: Mixing induced by surface waves in stratified fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1859,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2022.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2022.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01609741v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alonso Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>