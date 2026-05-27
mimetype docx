--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -790,217 +790,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified model for helical vortex instabilities with applications to asymmetric rotor wakes</w:t>
+                <w:t xml:space="preserve">Instability of three interlaced helical vortices: application to asymmetric. rotor wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliza Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leweke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the Division of Fluid Dynamics, American Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">14th ERCOFTAC SIG 33 Workshop on “Progress in Flow Instability, Transition and Control”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872926v1</w:t>
+                <w:t xml:space="preserve">hal-03872909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of three interlaced helical vortices: application to asymmetric. rotor wakes</w:t>
+                <w:t xml:space="preserve">Simplified model for helical vortex instabilities with applications to asymmetric rotor wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliza Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Castillo-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leweke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ERCOFTAC SIG 33 Workshop on “Progress in Flow Instability, Transition and Control”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the Division of Fluid Dynamics, American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872909v1</w:t>
+                <w:t xml:space="preserve">hal-03872926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global pairing instabilities of three interlaced helical vortices in the wake of an asymmetric rotor</w:t>
               </w:r>
@@ -2558,51 +2558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2022.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872909v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01609741v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alonso Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10718" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leweke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2022.33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03746533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.114701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921361v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.598" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dur&#225;n Venegas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Podvin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#227;&#169;reng&#227;&#168;re Podvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01609741v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alonso Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>