--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -174,1685 +174,1815 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsometry of surface acoustic waves using 3D vibrometry for viscoelastic material characterization by the estimation of complex Lamé coefficients versus the frequency</w:t>
+                <w:t xml:space="preserve">Ultrasonic study of the influence of moisture content on the viscoelastic behavior of tropical wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+                <w:t xml:space="preserve">Rebecca Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228, pp.110312. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (3), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-026-01772-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724297v1</w:t>
+                <w:t xml:space="preserve">hal-05609816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Rayleigh waves interaction with a spherical ball in contact with a plane surface for the development of new NDT method for ball bearings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ellipsometry of surface acoustic waves using 3D vibrometry for viscoelastic material characterization by the estimation of complex Lamé coefficients versus the frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107156⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.110312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346510v1</w:t>
+                <w:t xml:space="preserve">hal-04724297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Engineered Stones Used in Artwork Reproductions: Mechanical Characterization by Laser Vibrometry</w:t>
+                <w:t xml:space="preserve">Study of Rayleigh waves interaction with a spherical ball in contact with a plane surface for the development of new NDT method for ball bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aziz Bouzzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.107156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13042266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164418v1</w:t>
+                <w:t xml:space="preserve">hal-04346510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based simulations for assessing the playability of heritage musical instruments : Impact of the soundboard assembly process on its low frequency behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+                <w:t xml:space="preserve">Monitoring of Engineered Stones Used in Artwork Reproductions: Mechanical Characterization by Laser Vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109672⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13042266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456525v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact surface fraction evaluation between aluminium and polymer using acoustic reverberation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-based simulations for assessing the playability of heritage musical instruments : Impact of the soundboard assembly process on its low frequency behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+                <w:t xml:space="preserve">Emmanuel Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 141, pp.208 - 212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 214, pp.109672 (11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848173v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contact surface fraction evaluation between aluminium and polymer using acoustic reverberation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.208 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845474v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01740938v1</w:t>
+                <w:t xml:space="preserve">hal-01845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of acoustic tomography images for the measurement of wood decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-016-0878-1⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.100 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242712v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ultrasonic characterization of polyester-based materials for cultural heritage applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of acoustic tomography images for the measurement of wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolima Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Martinez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.127 - 134. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-016-0878-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01672140v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Chirp-coded Excitation Method in Order to Improve Geometrical and Acoustical Measurements in Wood Specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental ultrasonic characterization of polyester-based materials for cultural heritage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.348-351. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.127 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296604v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography in standing trees: revisiting the determination of acoustic wave velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (6), pp.685-691. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0416-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature review of acoustic and ultrasonic tomography in standing trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Use of a Chirp-coded Excitation Method in Order to Improve Geometrical and Acoustical Measurements in Wood Specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-014-1062-6⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.348-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296908v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Literature review of acoustic and ultrasonic tomography in standing trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (6), pp.1559-1567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-014-1062-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travel-Time Ultrasonic Computed Tomography Applied to Quantitative 2-D Imaging of Standing Trees: A Comparative Numerical Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (6), pp.1013-1023. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1862,2919 +1992,2919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure ultrasonore de l'effet de la teneur en eau sur la caractérisation des propriétés mécaniques du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesure Identification des modes de Lamb sur un réseau de capteurs pour une approche tomographique multimodale de Contrôle Santé Intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Sauderais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357769v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure Identification des modes de Lamb sur un réseau de capteurs pour une approche tomographique multimodale de Contrôle Santé Intégré</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+                <w:t xml:space="preserve">Ultrasonic analysis of moisture content effect on the mechanical characterization of wood properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Chédigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357820v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic analysis of moisture content effect on the mechanical characterization of wood properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mesure ultrasonore de l'effet de la teneur en eau sur la caractérisation des propriétés mécaniques du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Chédigny, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357389v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Lamb Modes on a Sensor Network for a Multimodal Tomographic Approach for Structural Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Sauderais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la teneur en eau sur la caractérisation des propriétés mécaniques du bois par mesures ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of post-mortem interval (PMI) of human bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Diboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPAC 2024 – Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2904/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Agar Gels / Marble Powder Mixtures by Multi-Scale Ultrasonic Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Griesmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPAC 2023 - Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Frejus (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic surface wave parameters monitoring using 3D vibrometry and ellipsometry for local material characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin (Italie), Italy. pp.3461-3468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61782/fa.2023.0815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material characterization by surface wave parameters extraction using 3D vibrometer and ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPAC 2023 - Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Frejus (France), France. pp.012001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2768/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation directe des méthodes semi-analytiques éléments finis pour le calcul des courbes de dispersion des ondes guidées dans la plateforme FEniCS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation de Gels d'Agar chargés de Poudre de Marbre par Rhéologie Ultrasonore Multi-Échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Griesmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847929v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation de Gels d'Agar chargés de Poudre de Marbre par Rhéologie Ultrasonore Multi-Échelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Implémentation directe des méthodes semi-analytiques éléments finis pour le calcul des courbes de dispersion des ondes guidées dans la plateforme FEniCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Griesmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848093v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Ultrasonore du Délai Post-Mortem d'Os Humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of transient US waves inside plates from 3D vibration measurements along the surface: comparison between bone plate and aluminium plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1867-1867, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic investigation of artificial solid materials based on agar gel and marble powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Griesmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the bone degradation related to the post-mortem delay by ultrasonic measurement powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Michiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Ultrasonics Characterization of Bone (ISUCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Frejus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux utilisés dans les reproductions des sculptures du patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser vibrometry for mechanical characterization of composite materials used in artwork reproductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Lasers in the Conservation of Artworks (LACONA XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de signatures acoustiques d’os en vue de l’estimation du délai Post-Mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées Jeunes Chercheurs en vibrations Acoustique et Bruit (JJCAB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHASE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing tree decay detection by using acoustic tomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolima Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Quality Control by Artificial Vision 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. pp.953404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling in quantitative ultrasonic tomography of standing trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4784,508 +4914,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des modes de Lamb sur un réseau de capteurs en vue d’une approche tomographique multimodale de Contrôle- Santé-Intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Sauderais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Hebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : évolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD POMMIER : Perception and multimodal objectivation of an intervention in restoration-conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic investigation of bones with different post-mortem intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Angermuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Le Huerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5295,157 +5425,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of coded excitation methods for measuring the time of flight: Application to ultrasonic characterization of wood samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasaygues Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5513,51 +5643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="910E62AB"/>
+    <w:nsid w:val="B334FF96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5744,51 +5874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-arciniegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1307-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186388195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0878-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dijoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02287091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-arciniegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1307-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186388195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dijoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01772-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0878-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02287091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>