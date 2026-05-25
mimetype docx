--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,5588 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5536 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andres Arciniegas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1307-9825</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186388195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=fcSYPdQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic study of the influence of moisture content on the viscoelastic behavior of tropical wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (3), pp.55. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-026-01772-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsometry of surface acoustic waves using 3D vibrometry for viscoelastic material characterization by the estimation of complex Lamé coefficients versus the frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228, pp.110312. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Rayleigh waves interaction with a spherical ball in contact with a plane surface for the development of new NDT method for ball bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.107156. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Engineered Stones Used in Artwork Reproductions: Mechanical Characterization by Laser Vibrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13042266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-based simulations for assessing the playability of heritage musical instruments : Impact of the soundboard assembly process on its low frequency behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vaiedelich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.109672 (11). </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact surface fraction evaluation between aluminium and polymer using acoustic reverberation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 141, pp.208 - 212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vander Meulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 86, pp.100 - 105. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic segmentation of acoustic tomography images for the measurement of wood decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolima Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (1), pp.69-84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-016-0878-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental ultrasonic characterization of polyester-based materials for cultural heritage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.127 - 134. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomography in standing trees: revisiting the determination of acoustic wave velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (6), pp.685-691. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0416-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Chirp-coded Excitation Method in Order to Improve Geometrical and Acoustical Measurements in Wood Specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.348-351. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel-Time Ultrasonic Computed Tomography Applied to Quantitative 2-D Imaging of Standing Trees: A Comparative Numerical Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lasaygues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (6), pp.1013-1023. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review of acoustic and ultrasonic tomography in standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1559-1567. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-1062-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure Identification des modes de Lamb sur un réseau de capteurs pour une approche tomographique multimodale de Contrôle Santé Intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Sauderais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic analysis of moisture content effect on the mechanical characterization of wood properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chédigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure ultrasonore de l'effet de la teneur en eau sur la caractérisation des propriétés mécaniques du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Lamb Modes on a Sensor Network for a Multimodal Tomographic Approach for Structural Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Sauderais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustic Conference 2025 (AFPAC’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Chedigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la teneur en eau sur la caractérisation des propriétés mécaniques du bois par mesures ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Jossic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of post-mortem interval (PMI) of human bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Angermuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsa Diboune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPAC 2024 – Anglo-French Physical Acoustic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2904/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Agar Gels / Marble Powder Mixtures by Multi-Scale Ultrasonic Rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPAC 2023 - Anglo-French Physical Acoustic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Frejus (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic surface wave parameters monitoring using 3D vibrometry and ellipsometry for local material characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Turin (Italie), Italy. pp.3461-3468, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material characterization by surface wave parameters extraction using 3D vibrometer and ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPAC 2023 - Anglo-French Physical Acoustic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Frejus (France), France. pp.012001, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2768/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation de Gels d'Agar chargés de Poudre de Marbre par Rhéologie Ultrasonore Multi-Échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation directe des méthodes semi-analytiques éléments finis pour le calcul des courbes de dispersion des ondes guidées dans la plateforme FEniCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Benmeddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore du Délai Post-Mortem d'Os Humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Angermuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of transient US waves inside plates from 3D vibration measurements along the surface: comparison between bone plate and aluminium plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Angermuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Huerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1867-1867, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of artificial solid materials based on agar gel and marble powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Griesmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Le Huerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultrasonics (ICU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the bone degradation related to the post-mortem delay by ultrasonic measurement powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Angermuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Michiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Ultrasonics Characterization of Bone (ISUCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vander Meulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHASE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore de matériaux utilisés dans les reproductions des sculptures du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Français d'Acoustique (CFA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Guiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vibrometry for mechanical characterization of composite materials used in artwork reproductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Lasers in the Conservation of Artworks (LACONA XII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de signatures acoustiques d’os en vue de l’estimation du délai Post-Mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Angermuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Le Huerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Jeunes Chercheurs en vibrations Acoustique et Bruit (JJCAB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossep Achdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Doumit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing tree decay detection by using acoustic tomography images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolima Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality Control by Artificial Vision 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. pp.953404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling in quantitative ultrasonic tomography of standing trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des modes de Lamb sur un réseau de capteurs en vue d’une approche tomographique multimodale de Contrôle- Santé-Intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Sauderais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayleigh wave interaction with a spherical ball in contact with a plane surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouzzit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah-Eddine Hebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : évolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD POMMIER : Perception and multimodal objectivation of an intervention in restoration-conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of bones with different post-mortem intervals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Angermuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Serfaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Le Huerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of coded excitation methods for measuring the time of flight: Application to ultrasonic characterization of wood samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lasaygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasaygues Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5643,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B334FF96"/>
+    <w:nsid w:val="208B7D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5874,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-arciniegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1307-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186388195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dijoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01772-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0878-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02287091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-arciniegas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1307-9825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186388195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fcSYPdQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dijoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01772-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Hebaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107156" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Serfaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042266" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Almanza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolima Cortes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0878-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Briand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.06.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-592G058P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0416-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brancheriau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918781" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1062-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493761v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Angermuller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Diboune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griesmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzzit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serfaty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0815" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2768/1/012001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958867" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Michiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Huerou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Le Huerou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712943v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02287091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasaygues Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>