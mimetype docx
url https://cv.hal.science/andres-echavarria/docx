--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,52 +1,3563 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrés Felipe ECHAVARRIA PELAEZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherches CNRS  en humanités numériques et informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andres-echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0332-8808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">291243665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en études romanes et Humanités numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Humanités numériques, Lettres et Lexicographie, Université Bretagne Sud (2019-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme National Supérieur d’Expression plastique, EESAB (2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licenciado en educación : Artes plásticas, Universidad de Antioquia – Colombia (2010-2017)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Déroulement de Carrière :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medellin (Colombie) (2017) Diplôme en Mémoire Historique : Narrativas de la Memoria. Université d’Antioquia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement des stratégies pédagogiques communautaires pour la reconstruction de la mémoire historique collective dans le contexte du conflit social et armé en Colombie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itagüí (Colombie) (2015 - 2017) Prison de sécurité maximale de LA PAZ. Projer piloté par l’Université d’Antioquia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Construction de mémoire historique pour la construction de la paix avec des ex-combattants (guérilleros, paramilitaires, militaires et politiciens) au travers du développement d’ateliers d’arts plastiques au sein de la prison.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de Sociétés Savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANISTICA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium de la Text Encoding Initiative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium ARIANE de la TGIR Huma-num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Red Colombiana de Humanidades Digitales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium CAHIER de la TGIR Huma-num (2020-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Corpus d’Auteurs pour les Humanités : Informatisation, Édition, Recherche).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales charges d’enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paul Valéry (2022-) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement d’espagnol, renforcement Méthodologique et disciplinaire et civilisation espagnole Licences LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorbonne Nouvelle (2021-) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement cours introductoires à la gestion de bases de données en SHS, dans le master Humanités numériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Bretagne-Sud (Septembre 2019 - Mai 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant de langue espagnole dans les niveaux de A1 à B2 à des élèves de L1 LLCER et de l’Université du Temps Libre.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations avec des projets de Recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium CAHIER – CNRS, Université de Poitiers (Avril - Octobre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Assurer la pérennisation de bases de données du Consortium, en tenant compte des principes FAIR de gestion et de partage des données scientifiques, et favoriser la découverte, l’accès, l’interopérabilité et la réutilisation des données partagées. Correction des fichiers XML-TEI.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire LATTICE - CNRS (UMR8094) École Normale Supérieure - Sorbonne Nouvelle (Novembre - Décembre 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entraînement des modèles informatiques de reconnaissance optique des caractères et balisage automatique pour la construction de bases de données XML-TEI dédiées à l'étude de la Lexicographie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet BasNum - ANR-18-CE38-0003 Université Bretagne-Sud - Université de Grenoble (Mars - Juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balisage diplomatique et simplifié des préfaces du Dictionnaire Universel pour déterminer leurs transformations entre 1690 et 1725, construction graphique des schémas pour le balisage des entrées du dictionnaire et entraînement des modèles automatiques pour le balisage des sections semi-structurées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche Interdisciplinaire et Interuniversitaire de Justice Consensuelle. UNAULA - Université d’Antioquia (Janvier 2015 - Septembre 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contribuer, par l'étude des mécanismes alternatifs de justice, à la construction d'une politique publique d'éducation pour la paix et à la Juridiction Spéciale pour la Paix dans le cadre du processus de paix entre le gouvernement colombien et les FARC-EP. Délégué de l'Université d'Antioquia à l’ONU pendant le processus de paix sur les thèmes de l'éducation à la paix, des drogues illicites et de la mémoire historique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités Scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2025 Chargé d’Edition de corpus Numériques du projet ANR-D4R</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités Editoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Secrétariat de rédaction en revue en ligne CECIL – Cahiers d'Etudes des Cultures Ibériques et Latino-américaines, ISSN 2428-7245, Université Paul-Valéry, Montpellier 3. Parution annuelle. URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cecil-univ.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Acceptée en 2022 sur OpenEdition Journals.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conferences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Présentation et lignes methodologiques principales pour la reconnaissance du texte dans l’imprimé ancien projet D4R » Réunion de lancement du projet ANR-21-CE38-0011 : D4R : Dissidences religieuses et réception de la Réforme à la Renaissance (Espagne, XVIe s.), Montpellier 4 et 5 février 2022, Site Saint Charles, Auditorium, Université Paul-Valéry.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation des Manifestations Scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lorient, 22 - 24 Juin 2022, sous le haut patronage de l'Académie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop de l’ANR D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelone, Universitat de Barcelona, 31 mai-2 juin 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop de lancement de l’ANR D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, Site Saint-Charles (4-5 février 2022)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diffusion des savoirs et vulgarisation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSKRIBUS, Transcripción automática del impreso antiguo: de la imagen al machine readable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire théorique-pratique donné par Andrés Felipe Echavarría. Seminario de Estudios del Renacimiento,(Universitat Autònoma de Barcelona)14 octobre 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Livre ancien et Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lors de la Fête de la Science . Edition 2022 organisé par Michel Boeglin & Andrés Echavarria Pelaez. Salle du conseil. Site Saint Charles. 7 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Definición de conceptos. Reflexiones hacia la construcción de una Ontología del proyecto D4R Consortium :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> IRIEC EA740, Université Montpellier 3 (pilote), PRAXILING (UMR 5267) CNRS UM3, IRIT (UMR 5505) CNRS-UT2, DeReHis (UCLM, Tolède), UHM (UAB, Barcelona), GRupo de Investigación en InterAcción y eLearning – GRIAL (UB, Barcelona). 7 octobre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcripción automática de textos Antiguos: La technologie HTR appliquée aux manuscrits de Don Tomás Carrasquilla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatorio de Humanidades Digitales, Université d’Antioquia, 26 septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">XML-TEI adaptado a la documentación D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Consortium : IRIEC EA740, Université Montpellier 3 (pilote), PRAXILING (UMR 5267) CNRS UM3, IRIT (UMR 5505) CNRS-UT2, DeReHis (UCLM, Tolède), UHM (UAB, Barcelona), GRupo de Investigación en InterAcción y eLearning – GRIAL (UB, Barcelona). 2 septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transkribus, funciones básicas del programa Transkribus, necesarias para la transcripción manual [Asistida por ordenador],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> . Consortium : IRIEC EA740, Université Montpellier 3 (pilote), PRAXILING (UMR 5267) CNRS UM3, IRIT (UMR 5505) CNRS-UT2, DeReHis (UCLM, Tolède), UHM (UAB, Barcelona), GRupo de Investigación en InterAcción y eLearning – GRIAL (UB, Barcelona) 05 juillet 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saisie en transkribus, les modeles existantes et la constitution d’un modèle pour le projet ANR-D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Consortium : IRIEC EA740, Université Montpellier 3 (pilote), PRAXILING (UMR 5267) CNRS UM3, IRIT (UMR 5505) CNRS-UT2, DeReHis (UCLM, Tolède), UHM (UAB, Barcelona), GRupo de Investigación en InterAcción y eLearning – GRIAL (UB, Barcelona). 15 juin 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4R: An Interactive and Visual Exploration of a 16th Century Corpus on Spanish Inquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Comelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Castellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Networking and Applications - Proceedings of the 39th International Conference on Advanced Information Networking and Applications (AINA-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redes y formalización de las relaciones entre - XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Feb 2023, MONTPELLIER, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Síntesis y avances del proyecto ANR-D4R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 31 de mayo 1° de junio – Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat de Barcelona, May 2022, Barcelona, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuevas herramientas digitales para el estudio de la documentación inquisitorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Albisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Seminario virtual de actualización en herramientas y recursos de internet para la investigación en humanidades (Universidad de Salta)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillermo Nieva Ocampo; Alejandro Chiliguay; Daniel Rodrigo Benito Sanz, Oct 2023, Salta, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des réseaux et leur représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e workshop de l'ANR D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat Autonoma de Barcelona, Jun 2023, Sant Cugat Del Valles, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procesos inquisitoriales: establecimiento de fases para su representación y codificación en XML-TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Jan 2023, MONTPELLIER, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definición de conceptos. Reflexiones hacia la construcción de una Ontología del proyecto D4R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIEC EA740, Université Montpellier 3 (pilote); PRAXILING (UMR 5267) CNRS UM3; IRIT (UMR 5505) CNRS-UT2; DeReHis (UCLM, Tolède); UHM (UAB, Barcelona); GRupo de Investigación en InterAcción y eLearning – GRIAL (UB, Barcelona), Oct 2022, MONTPELLIER, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Líneas directrices TEI para la codificación de textos impresos y manuscritos en español del siglo XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement projet Dissidences religieuses et réception de la Réforme à la Renaissance (Espagne – XVIe s.) – Montpellier Saint Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Projet ANR-21-CE38-0011; Institut de recherche en informatique de Toulouse UMR 5505; Praxiling UMR 5267 CNRS – Université Paul Valéry Montpellier 3; GRIAL (Grup de Recerca Interuniversitari en Aplicacions Lingüístiques); DeReHis (De Re Hispanica); UMR 5136 FRAMESPA; Universidad Bretagne Sud, Feb 2022, Montpellier, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologías de HTR aplicadas al proyecto ANR-D4R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement projet Dissidences religieuses et réception de la Réforme à la Renaissance (Espagne – XVIe s.) – Montpellier Saint Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Projet ANR-21-CE38-0011; Institut de recherche en informatique de Toulouse UMR 5505; Praxiling UMR 5267 CNRS – Université Paul Valéry Montpellier 3; GRIAL (Grup de Recerca Interuniversitari en Aplicacions Lingüístiques); DeReHis (De Re Hispanica); UMR 5136 FRAMESPA; Universidad Bretagne Sud, Feb 2022, Montpellier, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4R: An Interactive and Visual Exploration of a 16th Century Corpus on Spanish Inquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Comelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Echavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Castellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boeglin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Networking and Applications - Proceedings of the 39th International Conference on Advanced Information Networking and Applications (AINA-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4R: a Platform for Ontology-Guided Visual Exploration of the Reception of the Reformation in 16th century Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Comelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Diwersy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th International Conference on Advanced Information Networking and Applications (AINA-2025), 9-11-04-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Barcelona (ES), France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">© 2024 Springer Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, Springer Nature Switzerland; © 2024 Springer Nature, pp.165-176, 2025, Lecture Notes on Data Engineering and Communications Technologies, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-87781-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West meets East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Clive Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Language Science Press, 2023, 978-3-98554-132-4 ; 978-3-96110-503-8. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15020225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04254996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CER et WER : métriques d'évaluation de modèles de reconnaissance automatique de manuscrits et d'imprimés anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CER y WER: métricas de evaluación de modelos de reconocimiento automático de manuscritos e impresos antiguos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères du recensement d'ontologies, thésaurus et vocabulaire contrôlé en littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Echavarría Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcripción automática del impreso antiguo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paul Valéry Montpellier 3; Universitat Autonoma de Barcelona. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRiser vos données : mémorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Eddine Laouir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Echavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CAHIER - Consortium CAHIER. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialisation des procès de foi espagnols : annotation textuelle et thésaurus documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Felipe Echavarría Peláez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Montpellier Paul-Valéry, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025UMPV0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05318449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Andrés Felipe ECHAVARRIA PELAEZ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur de recherches CNRS en humanités numériques et informatique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">andres-echavarria</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-0332-8808</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">291243665</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Andrés Felipe Echavarría Peláez est un chercheur colombo-français qui a développé sa carrière à la convergence entre humanités traditionnelles et technologies numériques, en combinant histoire, philologie, linguistique, lexicographie et science des textes. Il exerce actuellement en tant qu'ingénieur de recherches en informatique et humanités numériques au Centre National de la Recherche Scientifique (CNRS). Il est également membre du comité de pilotage scientifique du Consortium ARIANE, dédié aux Analyses, Recherches, Intelligence Artificielle et Nouvelles Éditions Numériques au sein de l'infrastructure de recherche Huma-Num.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sa trajectoire de formation a débuté par une Licence en Éducation spécialité Arts Plastiques à l'Universidad de Antioquia (2010-2017), complétée par un Diplôme National Supérieur d'Expression Plastique de l'École Européenne Supérieure d'Art de Bretagne (2018). Il a ensuite approfondi le domaine numérique en obtenant un Master en Humanités Numériques, Lettres et Lexicographie à l'Université de Bretagne-Sud (2018-2020). Il a achevé sa formation doctorale en juin 2025 à l'Université de Montpellier Paul-Valéry, sous la direction de Geoffrey Williams, avec la thèse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Éditorialisation des procès de foi espagnols : annotation textuelle et thésaurus documentaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, dans laquelle il a proposé des méthodologies collaboratives pour la structuration numérique de documents inquisitoriaux espagnols, fondées sur des standards de Science Ouverte tels que la TEI (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text Encoding Initiative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) et SKOS (Simple Knowledge Organization System).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Son expérience en lexicographie historique a débuté dans le projet BasNum (ANR-18-CE38-0003) entre mars et juin 2019, entre les universités de Bretagne-Sud et de Grenoble. Dans ce projet, il a réalisé le balisage diplomatique des préfaces du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dictionnaire Universel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de Furetière afin de faciliter l'analyse de leurs transformations entre 1690 et 1725, ainsi que l'entraînement de modèles automatiques pour le balisage de sections semi-structurées. En reconnaissance de son expertise dans le domaine, il a co-organisé en 2022 l'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Conference on Historical Lexicography and Lexicology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (ICHLL) à Lorient, sous le patronage de l'Académie française, puis a co-édité en 2025 les actes de l'événement intitulés </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">West meets East</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">L'intérêt technique et scientifique d'Andrés se concentre sur la socialisation de l'accès aux outils des humanités numériques. Parmi ses contributions figurent la traduction complète de la plateforme Opentheso en espagnol afin de faciliter son adoption dans les communautés hispanophones. Sur cette même plateforme, il a développé un thésaurus spécialisé pour la classification des documents des causes de foi de l'Inquisition espagnole. Ses recherches couvrent le développement de modèles de reconnaissance automatique de texte (ATR) pour transcrire des imprimés anciens, l'élaboration de directives TEI pour encoder des textes imprimés et manuscrits modernes et médiévaux, la construction d'ontologies et de vocabulaires contrôlés spécialisés, ainsi que la curation de données textuelles. Une part substantielle de son travail consiste à produire de la documentation technique permettant aux chercheurs de comprendre, d'évaluer de manière critique et d'utiliser les outils numériques pour le traitement des textes, avec un accent particulier sur les processus d'acquisition textuelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Son engagement pour la transmission du savoir se reflète dans son activité d'enseignement. Après avoir été enseignant dans le Master d'Humanités Numériques de la Sorbonne Nouvelle, il intègre actuellement le corps enseignant du Master en Lettres Modernes et Littérature Française au sein de la même institution. Il a dispensé de nombreux séminaires et ateliers spécialisés sur la pérennisation des données scientifiques, les Principes FAIR, la reconnaissance automatique de texte, la modélisation textuelle en XML-TEI et les méthodologies numériques appliquées aux sources historiques dans des institutions académiques de France, d'Espagne, d'Argentine et de Colombie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021–2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD en études romanes et Humanités numériques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université de Montpellier Paul-Valéry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019–2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Recherche Humanités numériques, Lettres et Lexicographie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université Bretagne-Sud, Dép. Ingénierie du Document</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diplôme National Supérieur d'Expression Plastique (DNSEP)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EESAB, Lorient</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010–2017</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licenciado en Educación : Artes Plásticas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad de Antioquia, Medellín, Colombie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Expérience de recherche et projets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ingénieur de recherches en Humanités numériques – Projet OSCARS « AMIS » (2025–présent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consortium-HN ARIANE / Université de Poitiers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Développement d'un assistant de création semi-automatique de métadonnées (Advanced Metadata Intelligent System)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Analyse et modélisation de bases de données littéraires européennes (France, Espagne, Italie, Portugal, Roumanie) pour orienter le développement de l'assistant AMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Élaboration de mappings de métadonnées (Dublin Core, TEI, MODS) pour assurer l'interopérabilité de structures de données hétérogènes selon les principes FAIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Recensement, alignement et gestion d'ontologies et de vocabulaires contrôlés (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thésaurus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rédaction de la documentation technique et du cahier des charges de l'application (spécifications fonctionnelles et scénarios d'usage)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accompagnement technique des partenaires internationaux (outils Nakala, MyNkl) et co-encadrement de stagiaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pilote du Groupe de Travail GT2 – Consortium ARIANE (2024–présent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acquisition de données et transcription assistée par ordinateur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Développement d'un modèle conceptuel de chaîne éditoriale pour les éditions numériques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">État de l'art des outils et méthodes pour l'acquisition de données textuelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Coordination de formations spécialisées aux outils de transcription assistée</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formations dispensées :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation Transkribus (23 janvier 2025) – Universidad Complutense de Madrid, Espagne (en espagnol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation Transkribus (17 janvier 2025) – Université Catholique de Louvain, Belgique (en français) – Co-animée par Mathilde Le Meur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation Transkribus (10 mai 2024) – Universidad Complutense de Madrid, Espagne (en espagnol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation théorique Transkribus (19 janvier 2024) – Universidad Complutense de Madrid, Espagne (en espagnol)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Doctorant et chargé d'édition de corpus numériques (2021–2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projet ANR-21-CE38-0011 D4R : Dissidences religieuses et Réception de la Réforme à la Renaissance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Définition de standards pour la visualisation de documentation inquisitoriale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Modélisation et représentation de réseaux à partir d'annotations XML-TEI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Développement de cartographies de réseaux égocentrés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation et coordination technique des équipes internationales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Consortium CAHIER – CNRS, Université de Poitiers (avril–octobre 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Migration et pérennisation de bases de données selon les principes FAIR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Correction et optimisation de fichiers XML-TEI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Laboratoire LATTICE – CNRS (UMR 8094), ENS – Sorbonne Nouvelle (novembre–décembre 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entraînement de modèles HTR/OCR pour la lexicographie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Construction de bases de données XML-TEI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projet BasNum – ANR-18-CE38-0003, Université Bretagne-Sud (mars–juin 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Balisage diplomatique et simplifié des préfaces du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dictionnaire Universel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (1690–1725)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entraînement de modèles automatiques pour le balisage de sections semi-structurées</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Expérience d'enseignement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Université Sorbonne Nouvelle (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 – Présent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours introductoires à la gestion de bases de données en SHS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Humanités numériques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Méthodologie de la recherche numérique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master de Lettres Modernes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Université de Montpellier Paul-Valéry (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 – 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LANSAD Espagnol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Niveaux B1 à B2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Méthodologie du travail universitaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renforcement méthodologique et disciplinaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licences LLCER et LEA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Université Bretagne-Sud (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 – 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignement de la langue espagnole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Niveaux A1 à B2) — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université du Temps Libre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tutorat de langue espagnole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Niveaux A1 à B2) — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licence 1 LLCER</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compétences techniques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Langages et standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">XML-TEI · XSL · XQuery · RDF · SKOS · JSON · HTML · PHP · CSS · SQL · Python</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Outils spécialisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oxygen XML Editor · BaseX · EVT · Grobid Dictionaries · Transkribus · eScriptorium · ZOHO Analytics · Adobe Suite CC · Opentheso · OPIDoR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bases de données et analyse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Gestion de bases de données relationnelles · Principes FAIR pour la gestion des données scientifiques · Analyse et visualisation de réseaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Responsabilités scientifiques et éditoriales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021–2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Chargé d'Édition de corpus numériques du projet ANR-D4R.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Secrétariat de rédaction de la revue en ligne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CECIL – Cahiers d'Études des Cultures Ibériques et Latino-américaines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (ISSN 2428-7245), Université Paul-Valéry Montpellier 3. OpenEdition Journals. URL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://cecil-univ.eu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Appartenance à des consortiums et associations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consortium ARIANE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de la TGIR Huma-Num (2023–présent) – Membre du Conseil Scientifique de Pilotage (COSP) et Pilote du GT Axe1-GT2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consortium de la Text Encoding Initiative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (TEI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HUMANISTICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> – Association francophone des humanités numériques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consortium CAHIER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de la TGIR Huma-Num (2018–2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Conférences internationales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« TEI y RDF aplicados a la documentación de los procesos inquisitoriales » (2025). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VII Congreso Internacional de la Sociedad Internacional de Humanidades Digitales Hispánicas 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Valence, Espagne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Variabilité documentaire, TEI et vocabulaires contrôlés : annoter, classifier et réutiliser les procès de foi de l'Inquisition espagnole » (2025). Colloque </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humanistica 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Dakar, Sénégal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« D4R: An Interactive and Visual Exploration of a 16th Century Corpus on Spanish Inquisition » (avril 2025). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AINA-2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Barcelone, Espagne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Nuevas herramientas digitales para el estudio de la documentación inquisitorial » (octobre 2023). Avec M. Albisson. Universidad de Salta, Argentine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Séminaires et workshops</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Éclairage TEI sur les procédures Inquisitoriales : vers une numérisation structurée » (28 novembre 2023). Journée de lancement du Groupe de Travail « Outils et pratiques éditoriales » (Axe 1 – GT3), Humathèque – Campus Condorcet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Exploration des réseaux et leur représentation » (juin 2023). Sant Cugat Del Vallès, Espagne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Redes y formalización de las relaciones entre – XML-TEI » (février 2023). Montpellier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Procesos inquisitoriales: establecimiento de fases para su representación y codificación en XML-TEI » (janvier 2023). Montpellier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Definición de conceptos. Reflexiones hacia la construcción de una Ontología del proyecto D4R » (octobre 2022). Montpellier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Síntesis y avances del proyecto ANR-D4R » (mai 2022). Universitat de Barcelona, Espagne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Líneas directrices TEI para la codificación de textos impresos y manuscritos en español del siglo XVI » (février 2022). Montpellier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">« Tecnologías de HTR aplicadas al proyecto ANR-D4R » (février 2022). Montpellier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Organisation d'événements scientifiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-organisateur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un chat à la fac de lettres : l'impact des grands modèles de langage et des agents conversationnels sur les études du texte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Aubervilliers, 26–27 novembre 2024, Campus Condorcet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-organisateur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Lorient, 22–24 juin 2022, sous le haut patronage de l'Académie française.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-organisateur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Workshop ANR D4R, Universitat de Barcelona (31 mai–2 juin 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-organisateur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Workshop de lancement ANR D4R, Montpellier (4–5 février 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Diffusion des savoirs et vulgarisation scientifique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRANSKRIBUS, Transcripción automática del impreso antiguo: de la imagen al machine readable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Seminario de Estudios del Renacimiento, Universitat Autònoma de Barcelona (14 octobre 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atelier Livre ancien et Humanités numériques</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Fête de la Science 2022, avec M. Boeglin. Université Paul-Valéry (7 octobre 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transcripción automática de textos Antiguos: La technologie HTR appliquée aux manuscrits de Don Tomás Carrasquilla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Observatorio de Humanidades Digitales, Universidad de Antioquia (26 septembre 2022).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="1" w:color="000000"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Engagement social et citoyen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignant en contexte carcéral (2015–2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison de sécurité maximale de LA PAZ, Itagüí, Colombie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Construction de mémoire historique avec des ex-combattants (guérilleros, paramilitaires, militaires, politiciens) et ateliers d'arts plastiques pour la réconciliation et la paix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D4R: An Interactive and Visual Exploration of a 16th Century Corpus on Spanish Inquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Comelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Castellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications - Proceedings of the 39th International Conference on Advanced Information Networking and Applications (AINA-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redes y formalización de las relaciones entre - XML-TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Feb 2023, MONTPELLIER, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Síntesis y avances del proyecto ANR-D4R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop 31 de mayo 1° de junio – Universitat de Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat de Barcelona, May 2022, Barcelona, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas herramientas digitales para el estudio de la documentación inquisitorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Albisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Seminario virtual de actualización en herramientas y recursos de internet para la investigación en humanidades (Universidad de Salta)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillermo Nieva Ocampo; Alejandro Chiliguay; Daniel Rodrigo Benito Sanz, Oct 2023, Salta, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des réseaux et leur représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e workshop de l'ANR D4R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat Autonoma de Barcelona, Jun 2023, Sant Cugat Del Valles, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procesos inquisitoriales: establecimiento de fases para su representación y codificación en XML-TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Jan 2023, MONTPELLIER, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definición de conceptos. Reflexiones hacia la construcción de una Ontología del proyecto D4R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC EA740, Université Montpellier 3 (pilote); PRAXILING (UMR 5267) CNRS UM3; IRIT (UMR 5505) CNRS-UT2; DeReHis (UCLM, Tolède); UHM (UAB, Barcelona); GRupo de Investigación en InterAcción y eLearning – GRIAL (UB, Barcelona), Oct 2022, MONTPELLIER, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Líneas directrices TEI para la codificación de textos impresos y manuscritos en español del siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de lancement projet Dissidences religieuses et réception de la Réforme à la Renaissance (Espagne – XVIe s.) – Montpellier Saint Charles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Projet ANR-21-CE38-0011; Institut de recherche en informatique de Toulouse UMR 5505; Praxiling UMR 5267 CNRS – Université Paul Valéry Montpellier 3; GRIAL (Grup de Recerca Interuniversitari en Aplicacions Lingüístiques); DeReHis (De Re Hispanica); UMR 5136 FRAMESPA; Universidad Bretagne Sud, Feb 2022, Montpellier, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tecnologías de HTR aplicadas al proyecto ANR-D4R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de lancement projet Dissidences religieuses et réception de la Réforme à la Renaissance (Espagne – XVIe s.) – Montpellier Saint Charles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Projet ANR-21-CE38-0011; Institut de recherche en informatique de Toulouse UMR 5505; Praxiling UMR 5267 CNRS – Université Paul Valéry Montpellier 3; GRIAL (Grup de Recerca Interuniversitari en Aplicacions Lingüístiques); DeReHis (De Re Hispanica); UMR 5136 FRAMESPA; Universidad Bretagne Sud, Feb 2022, Montpellier, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D4R: An Interactive and Visual Exploration of a 16th Century Corpus on Spanish Inquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Comelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Castellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Information Networking and Applications - Proceedings of the 39th International Conference on Advanced Information Networking and Applications (AINA-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D4R: a Platform for Ontology-Guided Visual Exploration of the Reception of the Reformation in 16th century Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Comelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 39th International Conference on Advanced Information Networking and Applications (AINA-2025), 9-11-04-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Barcelona (ES), France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© 2024 Springer Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 251, Springer Nature Switzerland; © 2024 Springer Nature, pp.165-176, 2025, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-87781-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">West meets East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clive Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Language Science Press, 2023, 978-3-98554-132-4 ; 978-3-96110-503-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15020225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04254996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CER et WER : métriques d'évaluation de modèles de reconnaissance automatique de manuscrits et d'imprimés anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CER y WER: métricas de evaluación de modelos de reconocimiento automático de manuscritos e impresos antiguos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères du recensement d'ontologies, thésaurus et vocabulaire contrôlé en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Echavarría Peláez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcripción automática del impreso antiguo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paul Valéry Montpellier 3; Universitat Autonoma de Barcelona. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAIRiser vos données : mémorandum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Eddine Laouir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Passion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CAHIER - Consortium CAHIER. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorialisation des procès de foi espagnols : annotation textuelle et thésaurus documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Echavarría Peláez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Montpellier Paul-Valéry, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025UMPV0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05318449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +3618,2567 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02565CF4"/>
+    <w:nsid w:val="97DD3758"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="DB0473A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="F984B09B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="9C01D790"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="FD0B79B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="A3AC4887"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="7ADC0158"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="DCFB38F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="382B3F85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="060B4C8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="706FE3CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="1356302E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="6A17AE65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="303CF04F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="A24DA494"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="377EE3F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="5456D6D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="D4D5E20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -256,50 +6283,101 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>