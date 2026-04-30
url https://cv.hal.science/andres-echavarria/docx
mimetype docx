--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1986,247 +1986,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes y formalización de las relaciones entre - XML-TEI</w:t>
+                <w:t xml:space="preserve">Síntesis y avances del proyecto ANR-D4R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t>
+              <w:t xml:space="preserve">Workshop 31 de mayo 1° de junio – Universitat de Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Feb 2023, MONTPELLIER, Francia</w:t>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat de Barcelona, May 2022, Barcelona, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102093v1</w:t>
+                <w:t xml:space="preserve">hal-04101469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Síntesis y avances del proyecto ANR-D4R</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuevas herramientas digitales para el estudio de la documentación inquisitorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Albisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 31 de mayo 1° de junio – Universitat de Barcelona</w:t>
+              <w:t xml:space="preserve">II Seminario virtual de actualización en herramientas y recursos de internet para la investigación en humanidades (Universidad de Salta)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat de Barcelona, May 2022, Barcelona, Francia</w:t>
+              <w:t xml:space="preserve">, Guillermo Nieva Ocampo; Alejandro Chiliguay; Daniel Rodrigo Benito Sanz, Oct 2023, Salta, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101469v1</w:t>
+                <w:t xml:space="preserve">hal-04367139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuevas herramientas digitales para el estudio de la documentación inquisitorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redes y formalización de las relaciones entre - XML-TEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Seminario virtual de actualización en herramientas y recursos de internet para la investigación en humanidades (Universidad de Salta)</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Guillermo Nieva Ocampo; Alejandro Chiliguay; Daniel Rodrigo Benito Sanz, Oct 2023, Salta, Argentina</w:t>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Feb 2023, MONTPELLIER, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367139v1</w:t>
+                <w:t xml:space="preserve">hal-04102093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des réseaux et leur représentation</w:t>
               </w:r>
@@ -3010,256 +3010,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CER et WER : métriques d'évaluation de modèles de reconnaissance automatique de manuscrits et d'imprimés anciens</w:t>
+                <w:t xml:space="preserve">CER y WER: métricas de evaluación de modelos de reconocimiento automático de manuscritos e impresos antiguos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267873v1</w:t>
+                <w:t xml:space="preserve">hal-05267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CER y WER: métricas de evaluación de modelos de reconocimiento automático de manuscritos e impresos antiguos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Critères du recensement d'ontologies, thésaurus et vocabulaire contrôlé en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Echavarria</w:t>
+                <w:t xml:space="preserve">Mélanie Bouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Le Meur</w:t>
+                <w:t xml:space="preserve">Andrés Felipe Echavarría Peláez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267874v1</w:t>
+                <w:t xml:space="preserve">hal-05337238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères du recensement d'ontologies, thésaurus et vocabulaire contrôlé en littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">CER et WER : métriques d'évaluation de modèles de reconnaissance automatique de manuscrits et d'imprimés anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bouland</w:t>
+                <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Felipe Echavarría Peláez</w:t>
+                <w:t xml:space="preserve">Mathilde Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337238v1</w:t>
+                <w:t xml:space="preserve">hal-05267873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcripción automática del impreso antiguo</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorialisation des procès de foi espagnols : annotation textuelle et thésaurus documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Felipe Echavarría Peláez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Montpellier Paul-Valéry, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025UMPV0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3618,51 +3618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97DD3758"/>
+    <w:nsid w:val="3EFEB8EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DB0473A7"/>
+    <w:nsid w:val="BAFCE957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +3914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F984B09B"/>
+    <w:nsid w:val="03D08632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9C01D790"/>
+    <w:nsid w:val="0360B2C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4210,51 +4210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FD0B79B8"/>
+    <w:nsid w:val="ACD3A419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4358,51 +4358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A3AC4887"/>
+    <w:nsid w:val="5C8C54A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7ADC0158"/>
+    <w:nsid w:val="F1E64FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4654,51 +4654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DCFB38F1"/>
+    <w:nsid w:val="409B2BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4802,51 +4802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="382B3F85"/>
+    <w:nsid w:val="219E7755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4950,51 +4950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="060B4C8F"/>
+    <w:nsid w:val="357D1182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5098,51 +5098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="706FE3CF"/>
+    <w:nsid w:val="BA42F18E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5246,51 +5246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1356302E"/>
+    <w:nsid w:val="A415979B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5394,51 +5394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6A17AE65"/>
+    <w:nsid w:val="8F75705C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5542,51 +5542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="303CF04F"/>
+    <w:nsid w:val="A304A490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A24DA494"/>
+    <w:nsid w:val="4F7FD0DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5838,51 +5838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="377EE3F8"/>
+    <w:nsid w:val="F697EA8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5986,51 +5986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5456D6D9"/>
+    <w:nsid w:val="DD2C1763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6134,51 +6134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D4D5E20D"/>
+    <w:nsid w:val="1EF870C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6416,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-echavarria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0332-8808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291243665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecil-univ.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Comelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Echavarria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87781-0_17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Meur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15020225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Echavarr&#237;a Pel&#225;ez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05318449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-echavarria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0332-8808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291243665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecil-univ.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Comelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Echavarria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87781-0_17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Meur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15020225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Echavarr&#237;a Pel&#225;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05318449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>