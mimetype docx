--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1986,247 +1986,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Síntesis y avances del proyecto ANR-D4R</w:t>
+                <w:t xml:space="preserve">Redes y formalización de las relaciones entre - XML-TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 31 de mayo 1° de junio – Universitat de Barcelona</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat de Barcelona, May 2022, Barcelona, Francia</w:t>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Feb 2023, MONTPELLIER, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101469v1</w:t>
+                <w:t xml:space="preserve">hal-04102093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuevas herramientas digitales para el estudio de la documentación inquisitorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Síntesis y avances del proyecto ANR-D4R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Seminario virtual de actualización en herramientas y recursos de internet para la investigación en humanidades (Universidad de Salta)</w:t>
+              <w:t xml:space="preserve">Workshop 31 de mayo 1° de junio – Universitat de Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Guillermo Nieva Ocampo; Alejandro Chiliguay; Daniel Rodrigo Benito Sanz, Oct 2023, Salta, Argentina</w:t>
+              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; Universitat de Barcelona, May 2022, Barcelona, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367139v1</w:t>
+                <w:t xml:space="preserve">hal-04101469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes y formalización de las relaciones entre - XML-TEI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuevas herramientas digitales para el estudio de la documentación inquisitorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Albisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel du projet ANR-D4R</w:t>
+              <w:t xml:space="preserve">II Seminario virtual de actualización en herramientas y recursos de internet para la investigación en humanidades (Universidad de Salta)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRIEC – Université Paul-Valéry Montpellier 3; ANR-21-CE38-0011, Feb 2023, MONTPELLIER, Francia</w:t>
+              <w:t xml:space="preserve">, Guillermo Nieva Ocampo; Alejandro Chiliguay; Daniel Rodrigo Benito Sanz, Oct 2023, Salta, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102093v1</w:t>
+                <w:t xml:space="preserve">hal-04367139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des réseaux et leur représentation</w:t>
               </w:r>
@@ -3010,102 +3010,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CER y WER: métricas de evaluación de modelos de reconocimiento automático de manuscritos e impresos antiguos</w:t>
+                <w:t xml:space="preserve">CER et WER : métriques d'évaluation de modèles de reconnaissance automatique de manuscrits et d'imprimés anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267874v1</w:t>
+                <w:t xml:space="preserve">hal-05267873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères du recensement d'ontologies, thésaurus et vocabulaire contrôlé en littérature</w:t>
               </w:r>
@@ -3164,102 +3164,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CER et WER : métriques d'évaluation de modèles de reconnaissance automatique de manuscrits et d'imprimés anciens</w:t>
+                <w:t xml:space="preserve">CER y WER: métricas de evaluación de modelos de reconocimiento automático de manuscritos e impresos antiguos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consortium-HN ARIANE - Analyses, Recherches, Intelligence Artificielle et Nouvelles Editions numériques. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267873v1</w:t>
+                <w:t xml:space="preserve">hal-05267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcripción automática del impreso antiguo</w:t>
               </w:r>
@@ -3618,51 +3618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EFEB8EF"/>
+    <w:nsid w:val="0BAB96D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3766,51 +3766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BAFCE957"/>
+    <w:nsid w:val="B26E1B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +3914,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03D08632"/>
+    <w:nsid w:val="12F6DDEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0360B2C4"/>
+    <w:nsid w:val="CAD5AD80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4210,51 +4210,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ACD3A419"/>
+    <w:nsid w:val="ACCB0972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4358,51 +4358,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5C8C54A7"/>
+    <w:nsid w:val="F8D38D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4506,51 +4506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F1E64FDC"/>
+    <w:nsid w:val="8FEA3AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4654,51 +4654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="409B2BA5"/>
+    <w:nsid w:val="BC837DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4802,51 +4802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="219E7755"/>
+    <w:nsid w:val="8392F2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4950,51 +4950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="357D1182"/>
+    <w:nsid w:val="0A155FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5098,51 +5098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BA42F18E"/>
+    <w:nsid w:val="2992A462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5246,51 +5246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A415979B"/>
+    <w:nsid w:val="5FA09549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5394,51 +5394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8F75705C"/>
+    <w:nsid w:val="30BEE2A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5542,51 +5542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="A304A490"/>
+    <w:nsid w:val="7A3EF3FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="4F7FD0DE"/>
+    <w:nsid w:val="EF141847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5838,51 +5838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F697EA8A"/>
+    <w:nsid w:val="C571492D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5986,51 +5986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="DD2C1763"/>
+    <w:nsid w:val="85888F13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6134,51 +6134,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1EF870C2"/>
+    <w:nsid w:val="DF74CE3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6416,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-echavarria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0332-8808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291243665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecil-univ.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Comelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Echavarria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87781-0_17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Meur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15020225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Echavarr&#237;a Pel&#225;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05318449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andres-echavarria" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0332-8808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291243665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecil-univ.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915680v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boeglin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Comelles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Castell&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echavarria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Albisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04915679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Echavarria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87781-0_17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04254996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clive Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Meur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15020225" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Echavarr&#237;a Pel&#225;ez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Laouir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Passion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05318449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>