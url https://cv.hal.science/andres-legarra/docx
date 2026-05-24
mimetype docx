--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andres Legarra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic connectedness and genotype-by-environment interaction in a maternal pig line across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skag088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Parameter Estimation for Plasma Biomarkers Associated With Energy Reserves During Critical Physiological Stages in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nyamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Douls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-breed single-step genomic best linear unbiased predictor evaluations for fertility traits in US dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.694 - 706. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and interpreting genomic relationships of metafounders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00891-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of the LR method to detect bias when there is pedigree misspecification and lack of connectedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O Maizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00943-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating genomic relationships of metafounders across and within breeds using maximum likelihood, pseudo-expectation–maximization maximum likelihood and increase of relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00892-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparallel genome changes within subpopulations over time contributed to genetic diversity within the US Holstein population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Steyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (4), pp.2551-2572. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-21914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Theoretical accuracy for indirect predictions based on SNP effects from single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-023-00799-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of the genetic trends of French dairy sheep in Mendelian samplings and long-term contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pong-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (9), pp.6275-6287. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-23009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliabilities of estimated breeding values in models with metafounders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-023-00778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiability of milk composition and genetic control of microbiota effects in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martinez Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries for genotype, phenotype, and pedigree truncation in genomic evaluations in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bussiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of interpopulation distance on dominance variance and average heterosis in hybrid populations within species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Omar Gonzalez-Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyad059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of subdivision of the Lacaune dairy sheep breed on the accuracy of genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (8), pp.5570-5581. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-23114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined genomic evaluation of Australian Merino and Dohne Merino sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. J Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Gurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00934-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing data and using metafounders alleviates biases for all traits in Lacaune dairy sheep predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H.E. Meuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (3), pp.2439-2452. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfavorable genetic correlations between fecal egg count and milk production traits in the French blond-faced Manech dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00701-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to : Semi-parametric estimates of population accuracy and bias of predictions of breeding values and future phenotypes using the LR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), 2 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0511-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical accuracy for indirect predictions based on SNP effects from single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00752-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of additive, dominance, and inbreeding depression effects on genomic evaluation by combining two SNP chips in Canadian Yorkshire pigs bred in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jielin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00760-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between marker effect models and breeding value models and direct genomic values with the Algorithm for Proven and Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00741-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits from recent and on-going projects on adaptation & resilience in French dairy sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CIHEAM options méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Adressing the challenges of agro-pastoral farming systems to strengthen their resilience (129), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing strategies for multi-population genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00705-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation and genome-wide association studies for total number of teats in a combined American and Danish Yorkshire pig populations selected in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jielin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (7), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibreed genomic evaluation for production traits of dairy cattle in the United States using single-step genomic best linear unbiased predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cesarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.5141-5152. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic correlation for milk yield across Manech and Latxa dairy sheep from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineda-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.260-264. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2021-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the order of blending and tuning when computing the genomic relationship matrix in single‐step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Mcwhorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of substitution effects across populations and generations in the presence of nonadditive functional gene action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Wientjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Prediction of Hybrid Crops Allows Disentangling Dominance and Epistasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation including intermediate omics features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinzent Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (2), 14 p;. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of single‐step GBLUP genomic predictions from threshold models using the linear regression method: An application in chicken mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kate Hollifield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unrecorded environmental challenges in high-frequency recorded traits, and genetic determinism of resilience to challenge, with an application on feed intake in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Andrea Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00595-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and pedigree estimation of inbreeding depression for semen traits in the Basco-Béarnaise dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.3221-3230. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting genetic trends to understand breeding practices in livestock: a maternal pig line example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostam Abdollahi-Arpanahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and drift reduce genetic variation for milk yield in Manech Tête Rousse dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands of runs of homozygosity indicate selection signatures in Ovis aries 6 (OAR6) of French dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.132-136. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inclusion of genomic information and metafounders in Latxa dairy sheep genetic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (7), pp.6346-6353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-18033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ignoring inbreeding in model‐based accuracy for BLUP and SSGBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo N. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ravagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIBBSTHUR: Software for Estimating Variance Components and Predicting Breeding Values for Ranking Traits Based on a Thurstonian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Methods to compute genomic inbreeding for ungenotyped individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association analysis of loci implied in “buffering” epistasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Naval-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda S S Raidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (3), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and empirical comparisons of expected and realized relationships for the X-chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00570-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Genomic Evaluations from Theory to Practice: Using SNP Chips and Sequence Data in BLUPF90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.790. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11070790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purebred and Crossbred Genomic Evaluation and Mate Allocation Strategies To Exploit Dominance in Pig Crossbreeding Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.2829-2841. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.120.401376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (4), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the Linear Regression method to estimate bias and accuracies with correct and incorrect genetic evaluation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (1), pp.529-544. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-16603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias and accuracy of dairy sheep evaluations using BLUP and SSGBLUP with metafounders and unknown parent groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando L Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00567-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide association study for feed efficiency in collective cage‐raised rabbits under full and restricted feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco‐galilea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 p. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding, effective population size, and coancestry in the Latxa dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (6), pp.5215-5226. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2429-2439. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">331 Efficient quality control methods for genomic and pedigree data used in routine genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (Supplement 3), pp.50-51. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz258.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequentist p-values for large-scale-single step genome-wide association, with an application to birth weight in American Angus cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0469-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative SNP weighting for single-step genomic best linear unbiased predictor evaluation of stature in US Holsteins in the presence of selected sequence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (11), pp.10012-10019. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-16262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling missing pedigree in single-step genomic BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (3), pp.2336-2346. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and effective population size in French dairy sheep: Comparison between genomic and pedigree estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (5), pp.4227-4237. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Model with Correlation Between Additive and Dominance Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Fredslund Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209 (3), pp.711-723. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.118.301015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive effects in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, Non paginé. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection models for directional dominance: an example for litter size in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0374-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS by GBLUP : Single and Multimarker EMMAX and Bayes Factors, with an Example in Detection of a Major Gene for Horse Gait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.2301-2308. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimates of population accuracy and bias of predictions of breeding values and future phenotypes using the LR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0426-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance and epistatic genetic variances for litter size in pigs using genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0437-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metafounders are related to Fst fixation indices and reduce bias in single-step genomic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0309-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast indirect method to compute functions of genomic relationships concerning genotyped and ungenotyped individuals, for diversity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0363-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of the actual relationship between half-sibs in a pig population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. García-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of epistasis on response to genomic selection using complete sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pérez-Enciso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0340-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of causative quantitative trait nucleotides in single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukata Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0335-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation in the Social Environment Contributes to Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan K. Mulligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse F. Ingels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey J. Bohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of inbreeding depression, non-inbred dominance deviations and random year-season effect in genetic trends for prolificacy in closed rabbit lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baselga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (6), pp.441-452. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum To : Incorporation of causative quantitative trait nucleotides in single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0341-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note : Genomic evaluation for crossbred performance in a single-step approach with metafounders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.1472-1480. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2016.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sequence-Based Genomic Prediction with an Efficient New Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Los Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (2), pp.939-953. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.194878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step genomic and pedigree genotype x environment interaction models for predicting wheat lines in international environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Crossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rutkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Poland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLANT GENOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3835/plantgenome2016.09.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited review : efficient computation strategies in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.731-736. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Avoiding the direct inversion of the numerator relationship matrix for genotyped animals in single-step genomic best linear unbiased prediction solved with the preconditioned conjugate gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2016.0699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal estimates of variances for additive, dominance and epistatic effects in Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206 (3), pp.1297-1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree-based estimation of covariance between dominance deviations and additive genetic effects in closed rabbit lines considering inbreeding and using a computationally simpler equivalent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo N. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (3), pp.184-195. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including causative variants into single step genomic BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.95-96. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/asasann.2017.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Strategies for Single-Step Genomic BLUP: An Iterative Approach for Accurate Calculation of GEBV and GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2016.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate genomic model improves analysis of oil palm (Elaeis guineensis Jacq.) progeny tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carasco-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Manez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (2), Non paginé. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-015-0423-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation by including dominance effects and inbreeding depression for purebred and crossbred performance with an application in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Fredslund Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Gladis Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic recursions in single-step genomic best linear unbiased predictor for US Holsteins with a large number of genotyped animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.1968-1974. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods to estimate genomic relationships using pedigree and markers in livestock populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.O. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (6), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique des ovins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of single-step genomic evaluation for crossbred performance in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (3), pp.936-948. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined coalescence gene-dropping tool for evaluating genomic selection in complex scenarios (ms2gs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pérez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (2), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree and genomic evaluation of pigs using a terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0211-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of genomic information and its effect on genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela a L Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203 (1), pp.573-581. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.187013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing estimates of genetic variance across different relationship models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.26-30. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic BLUP including additive and dominant variation in purebreds and F1 crossbreds, with an application in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence- vs. chip-assisted genomic selection: accurate biological information is advised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pérez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0117-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of estimated breeding values with genomic information on males, females, or both: an example on broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Zumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0137-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation with major genes and polygenic inheritance when some animals are not genotyped using gene content multiple-trait BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation for three-way crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guosheng Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.98. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0177-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topic: Use of genomic recursions in single-step genomic best linear unbiased predictor (BLUP) with a large number of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (6), pp.4090-4094. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-9125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTL and genomic prediction using allele-specific expression SNPs demonstrates that the complex trait of genetic resistance to Marek's disease is predominantly determined by transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Perumbakkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Black Pyrkosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation of genotypes in Danish purebred and two-way crossbred pigs using low-density panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tage Ostersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Genotypes Using Heritability Estimates of Gene Content at the Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199 (3), pp.675-681. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.173559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation using single-step genomic best linear unbiased predictor in American Angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (6), pp.2653-2662. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnacio Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200 (2), pp.455-468. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for whole-genome QTL mapping using dense markers in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0087-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coefficient of dominance is not (always) estimable with biallelic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Toro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recursion to compute the inverse of the genomic relationship matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (6), pp.3943-3952. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and faecal worm egg count following Haemonchus contortus experimental infestations using pedigree and molecular information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-and across-breed genomic predictions and genomic relationships for Western Pyrenees dairy sheep breed Latxa, Manech and Basco-Béarnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (5), pp.3200-3212. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between genomic-based and pedigree-based relationships in a chicken population, as a function of quality control and pedigree links among individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (6), pp.445-451. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes in a single-step (ssGWAS) for 6-week body weight in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan L Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of accuracy of genomic prediction for French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (2), pp.1107-1116. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Step, a general approach for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 166, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2014.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of dominance effects on milk production and conformation traits in Fleckvieh cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-parent groups in single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Swan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (4), pp.252-258. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of deregressed proofs for genomic selection when own phenotypes exist with an application in French show-jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.1076-1085. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to approximate reliabilities in single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (1), pp.647-654. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-5656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance and covariance of actual relationships between relatives at one locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (2), Non paginé. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the additive and dominant variance and covariance of individuals within the genomic selection scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (4), pp.1223-1230. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.155176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for new mutations in genomic prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Esquivelzeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (8), pp.5398-5402. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-6468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Bayesian least absolute shrinkage and selection operator (LASSO) and BayesCπ methods for genomic selection in French Holstein and Montbéliarde breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (1), pp.575-591. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint genomic evaluation of French dairy cattle breeds using multiple-trait models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, online (décembre), Non paginé. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-44-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (2), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672312000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of partial least squares (PLS) and sparse PLS regressions in genomic selection in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (4), pp.2120-2131. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-mapping quantitative trait loci with a medium density marker panel: efficiency of population structures and comparison of linkage disequilibrium linkage analysis models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana D. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Henshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (4), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672312000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for QTL affecting resistance to Haemonchus contortus in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (13), pp.4690-4705. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of semen traits and their relationship with growth rate in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (5), pp.1385-1397. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-4165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational strategies for national integration of phenotypic, genomic, and pedigree data in a single-step best linear unbiased prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.4629-4645. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in the French Lacaune dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (5), pp.2723-2733. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSO : A progroam to simulate pedigrees and molecular information under various evolutionary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Ytournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana D. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Erbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Simianer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (5), pp.417-421. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00986.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the utility of diagonal elements of the genomic relationship matrix as a diagnostic tool to detect mislabelled genotype animals in a broiler chicken population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128 (5), pp.386-393. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different genomic relationship matrices on accuracy and scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (9), pp.2673-2679. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base de la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (6), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved lasso for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672310000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in genomic predictions for populations under selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.357-366. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S001667231100022X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the product threshold model for estimating separately the effect of temperature on male and female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (12), pp.3983-3995. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-3924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of the genomic relationship matrix and other matrices used in single-step evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128 (6), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2010.00912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reduced set of single nucleotide polymorphisms for genetic evaluation of resistance to Salmonella carrier state in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (4), pp.731-736. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2010-01260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the rationale for estimating genealogical coancestry from molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways to model biological relationships between fertility and pH of the semen in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (5), pp.1294-1303. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (3), pp.669-679. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic weights or major milk constituents of Manchega dairy ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (7), pp.3303-3309. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topic : A unified approach to utilize phenotypic, full pedigree, and genomic information for genetic evaluation of Holstein final score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (2), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does probabilistic modelling of linkage disequilibrium evolution improve the accuracy of QTL location in animal pedigree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (october), pp.38. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of models for analysis of ranks in horse breeding evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, online (january), Non paginé. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting quantitative traits with regression models for dense molecular markers and pedigree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo de Los Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gianola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Crossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (1), pp.375-85. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.109.101501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00606555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship matrix including full pedigree and genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.4656-4663. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear models for joint association and linkage QTL mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan L. Fernando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-41-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product versus additive threshold models for analysis of reproduction outcomes in animal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gianola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (8), pp.2510-2518. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing procedures for genetic evaluation including phenotypic, full pedigree, and genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.4648-4655. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note : Computing strategies in genome-wide selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (1), pp.360-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic selection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (1), pp.611-618. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.108.088575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic weights of fertility, prolificacy, milk yield and longevity in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Pérez-Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fertility and dystocia in Holsteins using recursive models to handle censored and categorical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez de Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (4), pp.2012-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-breed genetic evaluation in a Gelbvieh population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Strabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Sapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124, pp.286-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic weights of somatic cell score in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of selective breeding against scrapie susceptibility on the genetic variability of the Latxa Black-Faced sheep breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (5), pp.495-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of selective breeding against scrapie susceptibility on the genetic variability of the Latxa Black-Faced sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva  Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (5), pp.495-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model selection of contemporary groups for BLUP genetic evaluation in Latxa dairy sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of udder traits, somatic cell score, and milk yield in Latxa sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.2238-2245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTRE GENÉTICO PARA PRODUCCIÓN DE LECHE EN GANADO OVINO FRANCÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Zaragoza (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pong-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pong-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step genomic evaluation of crossbreed dairy cattle in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cesarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Dairy Sci Assoc, Jun 2022, Kansas City MO, United States. pp.1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation methods to include intermediate correlated features such as high-throughput or omics phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Dairy Sci Assoc, Jun 2022, Kansas City MO, United States. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2022-0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTICIÓN FINA DE GANANCIAS GENÉTICAS EN MANECH TETE ROUSSE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual and expected benefits from recent and on-going projects on the genetics of adaptation and resilience in the French dairy sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual meeting of European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of indirect predictions based on prediction error covariance from single-step genomic BLUP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can metafounders improve inbreeding estimation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of substitution effects across populations and across generations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne C. J. Wientjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Manech information in Latxa genetic evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pineda-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic variance due to selection in Manech Tête Rousse dairy sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation including an intermediate omics trait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinzent Boerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER EU project: SMAll RuminanTs breeding for efficiency and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unrecorded environmental challenges and genetic determinism of resilience in lambs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias of dairy sheep evaluations using BLUP and single-step genomic BLUP with metafounders and unknown parent groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unrecorded environmental challenges and evaluating genetic determinism of resilience in lambs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen bacteria do not provide improved genetic evaluation of dairy traits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martinez Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCGALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0464-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANÁLISIS DE ASOCIACIÓN GENÓMICO PARA CRECIMIENTO INDIVIDUAL Y EFI- CIENCIA ALIMENTARIA COLECTIVA EN CONEJOS BAJO DOS REGÍMENES DE ALIMENTACIÓN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection trace from runs of homozygosity in French dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and pedigree methods to analyse inbreeding depression in Basco-Bearnaise rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and effective population size on the latxa cara negra dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. Jornadas sobre producción animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSANGUINIDAD Y CENSO EFECTIVO DE POBLACIÓN EN LA RAZA OVINA DE LECHE LATXA CARA NEGRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic accuracy for indirect predictions based on SNP effects from single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and effective population size on Latxa dairy sheep breeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genomic and Pedigree Data for Prediction and Association Analyses in Complex Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTODO LR EN SIMULACIONES: GANANCIA GENÉTICA Y DISPERSION USANDO HEREDABILIDAD EQUIVOCADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of method LR (linear regression) to measure bias and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect predictions based on SNP effects from single- step GBLUP in large genotyped populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method for the identification of epistatic ‘dormant’ SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Porto-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of causative variants and SNP weighting in a single-step GBLUP context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Tooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step genomic BLUP for national beef cattle evaluation in US: from initial developments to final implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLUPF90 suite of programs for animal breeding with focus on genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-based inbreeding in French dairy sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dimensionality of genomic information and effective population size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistatic genetic variances for litter size in pigs using genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Crichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Four Horsemen Of Genomicalypse : Fuzzy notions in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding Data: Statistical Advances in Modern Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pedigree ou des données génomiques pour estimer la consanguinité des races ovines laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Four Horsemen Of Genomicalypse: Fuzzy notions in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS pour épistasie contre fond génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chèvres françaises à l’heure de la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la variabilidad genetica en ovino lechero frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX. Reunion nacional sobre mejora genetica animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Léon, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada a la depresión endogámica en el tamaño de camada porcino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX. Reunion nacional sobre mejora genetica animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Léon, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets non-additifs à l'ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dominance effects in adaptation and growth traits of tropical beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S.S. Rainan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Porto-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in practice in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Danflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos de evaluación genómica con dominancia direccional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic model with correlation between additive and dominant genetic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN WE FRAME AND UNDERSTAND CROSS-VALIDATION RESULTS IN ANIMAL BREEDING?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AAABG conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Townsville, Australia. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la varianza aditiva y dominante en caracteres de cerdo medidos en población pura y cruzada usando G-Gibbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat-Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can single-step genomic BLUP account for causative variants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Biennal session of ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But what are genomic (additive) relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Genomic selection workshop” organized by IUFRO Task Force on Sustainable Planted Forests for a Greener Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality of genomic information and APY inverse of the genomic relationship matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 721 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation génomique dans un schéma de croisement terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred pigs including dominance with kernel and two genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Quantitative Genetics. Madison, Wisconsin, USA. June 12-17, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient inversion of genomic relationship matrix by the algorithm for proven and young (APY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic predictions with approximated G-inverse from large-scale genotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation for three way crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Genomic Evaluations with 570K Genotyped Animals in US Holsteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of single-step genomic evaluation for crossbred performance in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">use of genomic recursions in single-step genomic BLUP with a large number of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction with major genes partially genotyped using gene content multiple trait BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale single-step genomic BLUP evaluation for American Angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward genomic breeding programs in French dairy sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection experiment in Lacaune dairy sheep : Progeny test results of rams initially selected either on parent average or on genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boulenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Giral-Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French dairy sheep : main results and design to implement genomic breeding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. ICAR Biennal Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS using ssGBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step methods with a view towards poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of (genomic) relationships to Livestock Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Biometric Conference (IBC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique en ovins laitiers en France : principaux résultats et conséquences pour la mise en place de schémas de sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-breed ancestral relationships and metafounders for genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship matrix combining pedigree and markers when some individuals are not genotyped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Statistical and computational methods for relatedness and relationship inference from genetic marker data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes for three traits in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of dominant and additive variances from genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation using unsymmetric single step genomic methodology with large number of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance and covariance of actual relationships between relatives at one locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping using single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional investigation of a QTL affecting resistance to Haemonchus contortus in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Aletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-parent groups and incomplete pedigrees in single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. Swan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of dominance effects in milk production and conformation traits of Fleckvieh cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Genomic Analyses Using Single-Step Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. PAG Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diégo, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation combining different French dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brastislava, Slovakia. 476 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic evaluation in Lacaune dairy sheep using single or multiple step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-marker genome-wide association study: the story of Bayes C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bohossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the International Genetic Epidemiology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Stevenson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring models for simultaneous analysis of all SNPs in genome-wide association data of human complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bohossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on genomic selection in French show jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brastislava, Slovakia. pp.324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique : Avancées et perspectives en ovins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée de Printemps de l'Association Française de Zootechnie (AFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage analysis of the XVIth QTLMAS simulated dataset using QTLMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th QTLMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRIS. Algero, ITA. Università degli Studi di Sassari (UniSS), ITA., May 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real data based comparison of methods for whole-genome QTL fine mapping in four livestock species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference “Genetic Days”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on genomic selection in French show-jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French Lacaune and Manech dairy sheep breeds : comparison of BLUP and GBLUP accuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. ICAR Biennal Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique des ovins laitiers en France : stratégies, premiers résultats des évaluations génomiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacia Beltran de Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'évaluation génomique chez les chevaux de concours hippique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Exmes, FRA.; Haras Nationaux. Le Pin, FRA.; Ecole Nationale d'Equitation le Cadre Noir-Saumur. Saumur, FRA., Mar 2012, Paris, France. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping using single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise decomposition for combinatorial optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011 - Twenty-second International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition par paire pour l'optimisation combinatoire dans les modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2011 - Septièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic mapping of resistance to Haemonchus contortus using the high-density ovineSNP50 beachchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauve Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in progress on genomic evaluation using GBLUP in French Lacaune dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 529 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prédire la qualité d'un reproducteur équin pour le CSO à partir de la génomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could genomic selection methods be efficient to detect QTLs? Application in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of parameters for single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miszal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso bayesiano mejorado para seleccion genomica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Reunion Nacional de Mejora Genetica Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vigo, España. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genomic data in French dairy sheep breeding programs : Results an Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. ICAR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for resistance to Haemonchus contortus in sheep : A preliminary study using the ovineSNP50 beadchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait genetic evaluation of linear type traits using genomic and phenotypic information in US Holsteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Dijon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Merino Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL affecting resistance to gastro intestinal parasite infection in sheep : which applications in selection programs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauve Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production in the Tropic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of parameters for single-step genomic evaluation for type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Dijon, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach to utilize phenotypic, full pedigree, andgenomic information for genetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of procedures to handle SNP data : Example of an ovine population genotyped with the OvineSNP50 Beadchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step vs. multi-step methods for genomic prediction in presence of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways to model the biological relationship between fertility and the pH of semen in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computations of genomics relationship matrix and other matrices used in the single-step evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact haplotype reconstruction in half-sib families with dense marker maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection for resistance to Salmonella carrier-state in chicken commercial lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLMap, a software for QTL detection in outbred populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking in competition : an efficient tool to measure aptitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production(EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLMAP, a software for the detection of QTL in full and half sib families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-assisted for resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'évaluation génomique : application aux populations bovines laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing procedures for genetic evaluation including phenotypic, full pedigree and genomic information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of production traits and resistance to digestive disorders in a commercial rabbit population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Eady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR 2008 SheepSNPQTL : utilisation de la puce 60 000 SNP pour la cartographie fine de QTL chez les ovins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving strategies for genomic selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conjoints d'analyse de la fertilité femelle et de la fécondance mâle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic selection in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques d'indicateurs du métabolisme hépatique durant le gavage, de la qualité des produits et du taux de corticostérone chez la canard, estimés dans le cadre du programme&amp;quot;Genecan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of recursive models and an example on fertility traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of genetype estimation using loop breakers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calving ease on fertility in the Basque Holstein population using recursive models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez de Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio integral del caracter facilidad de parto en ganado vacuno Frison de la CAPV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez de Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis técnico-economico de ganaderias de razas Latxa y Manchega como paso previo al calculo de pesos economicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtencion de pesos economicos para seleccion por rentabilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesos economicos en ovino lechero en razas Latxa y Manchega.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting hidden individual inbreeding depression load from Mendelian decomposition of inbreeding in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic regions associated with individual growth and cage feed efficiency in rabbits under two feeding regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco-Galilea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In breeding, effective population size and coancestry on Latxa dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of the Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias, slope and accuracies of genetic evaluation of milk yield in Manech dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of Abstracts of the 70th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in estimation of metafounders ancestral relationships of dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait single step Bayesian GWAS on pooled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to estimate additive and dominance genetic variances in purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 513 p., 2017, Book of Abstracts of the 68th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metafounders reduces bias in Single Step GBLUP genomic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.C. Cantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madison, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ability of a single-step terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academics Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of epigenetic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred swine from genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21 (1ère Ed.), 577 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Single-step Genomic BLUP: an Iterative Approach for Accurate Calculation of GEBV and GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for calculation of genomic relationship matrices for epistatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. , 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control of genotypes using heritability estimates of gene content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREGSF90 – POSTGSF90: Computational Tools for the Implementation of Single-step Genomic Selection and Genome-wide Association with Ungenotyped Individuals in BLUPF90 Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of growth and faecal egg counts obtained by using pedigree or SNP information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of BLUPF90 package for genomic computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18 (1ère Ed.), 476 p., 2012, Book of Abstracts of the 63rd Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding gene to genome epistatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on genomic selection in French show-jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics ISAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to remove bias in genomic predictions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEZ - EAAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (1ère Ed), 2010, 61th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a QTL detection study for resistance to Haemonchus contortus in sheep using the OvineSNP50 beadchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauve Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Symposium on Animal Genomics for Animal Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-population relationship matrix including pedigree and markers for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 15, 2009, Book of Abstracts of the 60th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consanguinidad y parentesco en la raza ovina de leche Latxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsasne Granado Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.229, 16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId899"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andres Legarra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic connectedness and genotype-by-environment interaction in a maternal pig line across countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasi Tusingwiire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ligonesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skag088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Parameter Estimation for Plasma Biomarkers Associated With Energy Reserves During Critical Physiological Stages in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Nyamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Douls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.70028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-breed single-step genomic best linear unbiased predictor evaluations for fertility traits in US dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bussiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.694 - 706. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redefining and interpreting genomic relationships of metafounders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00891-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of the LR method to detect bias when there is pedigree misspecification and lack of connectedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan M Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O Maizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00943-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating genomic relationships of metafounders across and within breeds using maximum likelihood, pseudo-expectation–maximization maximum likelihood and increase of relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00892-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparallel genome changes within subpopulations over time contributed to genetic diversity within the US Holstein population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Steyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (4), pp.2551-2572. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-21914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Theoretical accuracy for indirect predictions based on SNP effects from single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-023-00799-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of the genetic trends of French dairy sheep in Mendelian samplings and long-term contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pong-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.T. Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (9), pp.6275-6287. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-23009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliabilities of estimated breeding values in models with metafounders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-023-00778-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiability of milk composition and genetic control of microbiota effects in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martinez Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries for genotype, phenotype, and pedigree truncation in genomic evaluations in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Bussiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of interpopulation distance on dominance variance and average heterosis in hybrid populations within species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Omar Gonzalez-Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyad059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of subdivision of the Lacaune dairy sheep breed on the accuracy of genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (8), pp.5570-5581. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-23114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined genomic evaluation of Australian Merino and Dohne Merino sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. J Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Gurman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-024-00934-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing data and using metafounders alleviates biases for all traits in Lacaune dairy sheep predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.L. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H.E. Meuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (3), pp.2439-2452. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfavorable genetic correlations between fecal egg count and milk production traits in the French blond-faced Manech dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00701-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to : Semi-parametric estimates of population accuracy and bias of predictions of breeding values and future phenotypes using the LR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), 2 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0511-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical accuracy for indirect predictions based on SNP effects from single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), 11 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00752-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of additive, dominance, and inbreeding depression effects on genomic evaluation by combining two SNP chips in Canadian Yorkshire pigs bred in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jielin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00760-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between marker effect models and breeding value models and direct genomic values with the Algorithm for Proven and Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00741-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits from recent and on-going projects on adaptation & resilience in French dairy sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CIHEAM options méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Adressing the challenges of agro-pastoral farming systems to strengthen their resilience (129), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing strategies for multi-population genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), 7 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00705-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation and genome-wide association studies for total number of teats in a combined American and Danish Yorkshire pig populations selected in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jielin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanshun Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (7), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibreed genomic evaluation for production traits of dairy cattle in the United States using single-step genomic best linear unbiased predictor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cesarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (6), pp.5141-5152. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-21505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High genetic correlation for milk yield across Manech and Latxa dairy sheep from France and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineda-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (4), pp.260-264. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2021-0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the order of blending and tuning when computing the genomic relationship matrix in single‐step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Mcwhorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of substitution effects across populations and generations in the presence of nonadditive functional gene action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Wientjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (4), 11 p. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Prediction of Hybrid Crops Allows Disentangling Dominance and Epistasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation including intermediate omics features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinzent Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219 (2), 14 p;. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unrecorded environmental challenges in high-frequency recorded traits, and genetic determinism of resilience to challenge, with an application on feed intake in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Andrea Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00595-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of single‐step GBLUP genomic predictions from threshold models using the linear regression method: An application in chicken mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Bermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kate Hollifield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 138 (1), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting genetic trends to understand breeding practices in livestock: a maternal pig line example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostam Abdollahi-Arpanahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 10 p. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00683-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and pedigree estimation of inbreeding depression for semen traits in the Basco-Béarnaise dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (3), pp.3221-3230. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and drift reduce genetic variation for milk yield in Manech Tête Rousse dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands of runs of homozygosity indicate selection signatures in Ovis aries 6 (OAR6) of French dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.132-136. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2020-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inclusion of genomic information and metafounders in Latxa dairy sheep genetic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (7), pp.6346-6353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-18033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIBBSTHUR: Software for Estimating Variance Components and Predicting Breeding Values for Ranking Traits Based on a Thurstonian Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Methods to compute genomic inbreeding for ungenotyped individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ignoring inbreeding in model‐based accuracy for BLUP and SSGBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo N. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Ravagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association analysis of loci implied in “buffering” epistasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Naval-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Henshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda S S Raidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (3), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and empirical comparisons of expected and realized relationships for the X-chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00570-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Genomic Evaluations from Theory to Practice: Using SNP Chips and Sequence Data in BLUPF90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.790. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11070790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purebred and Crossbred Genomic Evaluation and Mate Allocation Strategies To Exploit Dominance in Pig Crossbreeding Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban A. Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.2829-2841. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.120.401376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the Linear Regression method to estimate bias and accuracies with correct and incorrect genetic evaluation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (1), pp.529-544. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-16603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status of genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (4), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias and accuracy of dairy sheep evaluations using BLUP and SSGBLUP with metafounders and unknown parent groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando L Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (1), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-020-00567-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐wide association study for feed efficiency in collective cage‐raised rabbits under full and restricted feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco‐galilea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 p. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding, effective population size, and coancestry in the Latxa dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (6), pp.5215-5226. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting total genetic variance into additive and dominance components of purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.2429-2439. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119001046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">331 Efficient quality control methods for genomic and pedigree data used in routine genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (Supplement 3), pp.50-51. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz258.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequentist p-values for large-scale-single step genome-wide association, with an application to birth weight in American Angus cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0469-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative SNP weighting for single-step genomic best linear unbiased predictor evaluation of stature in US Holsteins in the presence of selected sequence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (11), pp.10012-10019. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-16262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling missing pedigree in single-step genomic BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Bradford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (3), pp.2336-2346. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and effective population size in French dairy sheep: Comparison between genomic and pedigree estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (5), pp.4227-4237. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Model with Correlation Between Additive and Dominance Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Fredslund Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209 (3), pp.711-723. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.118.301015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-additive effects in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, Non paginé. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection models for directional dominance: an example for litter size in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0374-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS by GBLUP : Single and Multimarker EMMAX and Bayes Factors, with an Example in Detection of a Major Gene for Horse Gait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (7), pp.2301-2308. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimates of population accuracy and bias of predictions of breeding values and future phenotypes using the LR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0426-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance and epistatic genetic variances for litter size in pigs using genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0437-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metafounders are related to Fst fixation indices and reduce bias in single-step genomic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0309-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast indirect method to compute functions of genomic relationships concerning genotyped and ungenotyped individuals, for diversity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0363-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of the actual relationship between half-sibs in a pig population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. García-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of epistasis on response to genomic selection using complete sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pérez-Enciso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0340-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of causative quantitative trait nucleotides in single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukata Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0335-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation in the Social Environment Contributes to Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan K. Mulligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolo Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse F. Ingels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey J. Bohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of inbreeding depression, non-inbred dominance deviations and random year-season effect in genetic trends for prolificacy in closed rabbit lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.N. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baselga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (6), pp.441-452. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Sequence-Based Genomic Prediction with an Efficient New Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Los Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205 (2), pp.939-953. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.194878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note : Genomic evaluation for crossbred performance in a single-step approach with metafounders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.1472-1480. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2016.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum To : Incorporation of causative quantitative trait nucleotides in single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0341-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step genomic and pedigree genotype x environment interaction models for predicting wheat lines in international environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino Pérez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Crossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rutkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Poland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLANT GENOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3835/plantgenome2016.09.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal estimates of variances for additive, dominance and epistatic effects in Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206 (3), pp.1297-1307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited review : efficient computation strategies in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.731-736. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Avoiding the direct inversion of the numerator relationship matrix for genotyped animals in single-step genomic best linear unbiased prediction solved with the preconditioned conjugate gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2016.0699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree-based estimation of covariance between dominance deviations and additive genetic effects in closed rabbit lines considering inbreeding and using a computationally simpler equivalent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo N. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (3), pp.184-195. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including causative variants into single step genomic BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.95-96. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/asasann.2017.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Strategies for Single-Step Genomic BLUP: An Iterative Approach for Accurate Calculation of GEBV and GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2016.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate genomic model improves analysis of oil palm (Elaeis guineensis Jacq.) progeny tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carasco-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Manez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (2), Non paginé. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-015-0423-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation by including dominance effects and inbreeding depression for purebred and crossbred performance with an application in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Fredslund Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Gladis Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0271-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic recursions in single-step genomic best linear unbiased predictor for US Holsteins with a large number of genotyped animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.1968-1974. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods to estimate genomic relationships using pedigree and markers in livestock populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Steibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.O. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (6), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique des ovins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined coalescence gene-dropping tool for evaluating genomic selection in complex scenarios (ms2gs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pérez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (2), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of single-step genomic evaluation for crossbred performance in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (3), pp.936-948. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedigree and genomic evaluation of pigs using a terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0211-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing estimates of genetic variance across different relationship models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.26-30. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of genomic information and its effect on genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela a L Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203 (1), pp.573-581. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.116.187013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic BLUP including additive and dominant variation in purebreds and F1 crossbreds, with an application in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence- vs. chip-assisted genomic selection: accurate biological information is advised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pérez-Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan C Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0117-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of estimated breeding values with genomic information on males, females, or both: an example on broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Zumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0137-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation with major genes and polygenic inheritance when some animals are not genotyped using gene content multiple-trait BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation for three-way crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guosheng Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.98. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0177-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topic: Use of genomic recursions in single-step genomic best linear unbiased predictor (BLUP) with a large number of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (6), pp.4090-4094. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-9125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTL and genomic prediction using allele-specific expression SNPs demonstrates that the complex trait of genetic resistance to Marek's disease is predominantly determined by transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudeep Perumbakkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Black Pyrkosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2016-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Control of Genotypes Using Heritability Estimates of Gene Content at the Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199 (3), pp.675-681. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.173559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation using single-step genomic best linear unbiased predictor in American Angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (6), pp.2653-2662. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral relationships using metafounders : Finite ancestral population and across population relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnacio Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200 (2), pp.455-468. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.115.177014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for whole-genome QTL mapping using dense markers in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0087-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation of genotypes in Danish purebred and two-way crossbred pigs using low-density panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peipei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tage Ostersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-015-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coefficient of dominance is not (always) estimable with biallelic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Toro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recursion to compute the inverse of the genomic relationship matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (6), pp.3943-3952. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for growth and faecal worm egg count following Haemonchus contortus experimental infestations using pedigree and molecular information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-and across-breed genomic predictions and genomic relationships for Western Pyrenees dairy sheep breed Latxa, Manech and Basco-Béarnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (5), pp.3200-3212. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between genomic-based and pedigree-based relationships in a chicken population, as a function of quality control and pedigree links among individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (6), pp.445-451. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes in a single-step (ssGWAS) for 6-week body weight in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan L Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2014.00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of dominance effects on milk production and conformation traits in Fleckvieh cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of accuracy of genomic prediction for French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (2), pp.1107-1116. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Step, a general approach for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 166, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2014.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-parent groups in single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Swan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (4), pp.252-258. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of deregressed proofs for genomic selection when own phenotypes exist with an application in French show-jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.1076-1085. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to approximate reliabilities in single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (1), pp.647-654. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-5656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance and covariance of actual relationships between relatives at one locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (2), Non paginé. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0057003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the additive and dominant variance and covariance of individuals within the genomic selection scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (4), pp.1223-1230. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.155176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Bayesian least absolute shrinkage and selection operator (LASSO) and BayesCπ methods for genomic selection in French Holstein and Montbéliarde breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (1), pp.575-591. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for new mutations in genomic prediction models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Esquivelzeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (8), pp.5398-5402. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2012-6468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint genomic evaluation of French dairy cattle breeds using multiple-trait models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, online (décembre), Non paginé. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-44-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (2), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672312000274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of partial least squares (PLS) and sparse PLS regressions in genomic selection in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (4), pp.2120-2131. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-mapping quantitative trait loci with a medium density marker panel: efficiency of population structures and comparison of linkage disequilibrium linkage analysis models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana D. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Henshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (4), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672312000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for QTL affecting resistance to Haemonchus contortus in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (13), pp.4690-4705. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic basis of semen traits and their relationship with growth rate in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (5), pp.1385-1397. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-4165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational strategies for national integration of phenotypic, genomic, and pedigree data in a single-step best linear unbiased prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.4629-4645. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in the French Lacaune dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (5), pp.2723-2733. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDSO : A progroam to simulate pedigrees and molecular information under various evolutionary forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Ytournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Teyssedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana D. Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Erbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Simianer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (5), pp.417-421. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00986.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the utility of diagonal elements of the genomic relationship matrix as a diagnostic tool to detect mislabelled genotype animals in a broiler chicken population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Simeone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128 (5), pp.386-393. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00926.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different genomic relationship matrices on accuracy and scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (9), pp.2673-2679. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base de la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (6), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved lasso for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (1), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672310000534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias in genomic predictions for populations under selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.357-366. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S001667231100022X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the product threshold model for estimating separately the effect of temperature on male and female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (12), pp.3983-3995. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-3924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computation of the genomic relationship matrix and other matrices used in single-step evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 128 (6), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0388.2010.00912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a reduced set of single nucleotide polymorphisms for genetic evaluation of resistance to Salmonella carrier state in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (4), pp.731-736. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2010-01260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways to model biological relationships between fertility and pH of the semen in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (5), pp.1294-1303. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the rationale for estimating genealogical coancestry from molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of product's quality and hepatic metabolism in fattened mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel C. Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (3), pp.669-679. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic weights or major milk constituents of Manchega dairy ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (7), pp.3303-3309. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topic : A unified approach to utilize phenotypic, full pedigree, and genomic information for genetic evaluation of Holstein final score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (2), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does probabilistic modelling of linkage disequilibrium evolution improve the accuracy of QTL location in animal pedigree?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (october), pp.38. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of models for analysis of ranks in horse breeding evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, online (january), Non paginé. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting quantitative traits with regression models for dense molecular markers and pedigree.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo de Los Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gianola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Crossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (1), pp.375-85. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.109.101501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00606555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship matrix including full pedigree and genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.4656-4663. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear models for joint association and linkage QTL mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan L. Fernando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-41-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product versus additive threshold models for analysis of reproduction outcomes in animal genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gianola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (8), pp.2510-2518. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing procedures for genetic evaluation including phenotypic, full pedigree, and genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (9), pp.4648-4655. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note : Computing strategies in genome-wide selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (1), pp.360-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic selection in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (1), pp.611-618. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.108.088575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic weights of fertility, prolificacy, milk yield and longevity in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Pérez-Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.193-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fertility and dystocia in Holsteins using recursive models to handle censored and categorical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez de Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (4), pp.2012-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-breed genetic evaluation in a Gelbvieh population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Strabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Sapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124, pp.286-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic weights of somatic cell score in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of selective breeding against scrapie susceptibility on the genetic variability of the Latxa Black-Faced sheep breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (5), pp.495-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of selective breeding against scrapie susceptibility on the genetic variability of the Latxa Black-Faced sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analia Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva  Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (5), pp.495-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian model selection of contemporary groups for BLUP genetic evaluation in Latxa dairy sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of udder traits, somatic cell score, and milk yield in Latxa sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.2238-2245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LASTRE GENÉTICO PARA PRODUCCIÓN DE LECHE EN GANADO OVINO FRANCÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Zaragoza (Spain), España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of hidden individual inbreeding depression loadin French dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition of the genetic trend of French dairy sheep in Mendelian samplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pong-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genome Biology and Technology (AGBT) Agricultural Meeting (AGBT Ag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic trend partitioning in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pong-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition in long-term contributions of the genetic trend of Basco-Béarnaise dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step genomic evaluation of crossbreed dairy cattle in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cesarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Dairy Sci Assoc, Jun 2022, Kansas City MO, United States. pp.1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation methods to include intermediate correlated features such as high-throughput or omics phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Dairy-Science-Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amer Dairy Sci Assoc, Jun 2022, Kansas City MO, United States. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jdsc.2022-0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTICIÓN FINA DE GANANCIAS GENÉTICAS EN MANECH TETE ROUSSE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual and expected benefits from recent and on-going projects on the genetics of adaptation and resilience in the French dairy sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual meeting of European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of indirect predictions based on prediction error covariance from single-step genomic BLUP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can metafounders improve inbreeding estimation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The correlation of substitution effects across populations and across generations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne C. J. Wientjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Manech information in Latxa genetic evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pineda-Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic variance due to selection in Manech Tête Rousse dairy sheep.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER EU project: SMAll RuminanTs breeding for efficiency and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of unrecorded environmental challenges and genetic determinism of resilience in lambs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation including an intermediate omics trait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinzent Boerner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias of dairy sheep evaluations using BLUP and single-step genomic BLUP with metafounders and unknown parent groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 American Dairy Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unrecorded environmental challenges and evaluating genetic determinism of resilience in lambs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen bacteria do not provide improved genetic evaluation of dairy traits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Martinez Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole F Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCGALP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0464-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANÁLISIS DE ASOCIACIÓN GENÓMICO PARA CRECIMIENTO INDIVIDUAL Y EFI- CIENCIA ALIMENTARIA COLECTIVA EN CONEJOS BAJO DOS REGÍMENES DE ALIMENTACIÓN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection trace from runs of homozygosity in French dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and pedigree methods to analyse inbreeding depression in Basco-Bearnaise rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and effective population size on the latxa cara negra dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII. Jornadas sobre producción animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSANGUINIDAD Y CENSO EFECTIVO DE POBLACIÓN EN LA RAZA OVINA DE LECHE LATXA CARA NEGRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and effective population size on Latxa dairy sheep breeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic accuracy for indirect predictions based on SNP effects from single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genomic and Pedigree Data for Prediction and Association Analyses in Complex Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Genetics and Genomics Gordon Research Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTODO LR EN SIMULACIONES: GANANCIA GENÉTICA Y DISPERSION USANDO HEREDABILIDAD EQUIVOCADA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII JORNADAS SOBRE PRODUCCIÓN ANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of method LR (linear regression) to measure bias and accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect predictions based on SNP effects from single- step GBLUP in large genotyped populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method for the identification of epistatic ‘dormant’ SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Porto-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of causative variants and SNP weighting in a single-step GBLUP context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Tooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M. Vanraden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step genomic BLUP for national beef cattle evaluation in US: from initial developments to final implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLUPF90 suite of programs for animal breeding with focus on genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-based inbreeding in French dairy sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dimensionality of genomic information and effective population size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistatic genetic variances for litter size in pigs using genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Crichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Four Horsemen Of Genomicalypse : Fuzzy notions in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breeding Data: Statistical Advances in Modern Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Four Horsemen Of Genomicalypse: Fuzzy notions in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pedigree ou des données génomiques pour estimer la consanguinité des races ovines laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS pour épistasie contre fond génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chèvres françaises à l’heure de la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la variabilidad genetica en ovino lechero frances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX. Reunion nacional sobre mejora genetica animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Léon, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una mirada a la depresión endogámica en el tamaño de camada porcino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX. Reunion nacional sobre mejora genetica animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Léon, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in practice in French Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Danflous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets non-additifs à l'ère de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dominance effects in adaptation and growth traits of tropical beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S.S. Rainan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Porto-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos de evaluación genómica con dominancia direccional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic model with correlation between additive and dominant genetic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN WE FRAME AND UNDERSTAND CROSS-VALIDATION RESULTS IN ANIMAL BREEDING?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter-Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AAABG conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Townsville, Australia. pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can single-step genomic BLUP account for causative variants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimación de la varianza aditiva y dominante en caracteres de cerdo medidos en población pura y cruzada usando G-Gibbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat-Gernigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Jornadas sobre Producción Animal (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Biennal session of ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">But what are genomic (additive) relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Genomic selection workshop” organized by IUFRO Task Force on Sustainable Planted Forests for a Greener Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality of genomic information and APY inverse of the genomic relationship matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Pocrnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 721 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation génomique dans un schéma de croisement terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred pigs including dominance with kernel and two genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Herring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Quantitative Genetics. Madison, Wisconsin, USA. June 12-17, 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient inversion of genomic relationship matrix by the algorithm for proven and young (APY)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic predictions with approximated G-inverse from large-scale genotyping data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation for three way crossbreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Genomic Evaluations with 570K Genotyped Animals in US Holsteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of single-step genomic evaluation for crossbred performance in pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">use of genomic recursions in single-step genomic BLUP with a large number of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction with major genes partially genotyped using gene content multiple trait BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale single-step genomic BLUP evaluation for American Angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A.L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.O. Fragomeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward genomic breeding programs in French dairy sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection experiment in Lacaune dairy sheep : Progeny test results of rams initially selected either on parent average or on genomic prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boulenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Giral-Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French dairy sheep : main results and design to implement genomic breeding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. ICAR Biennal Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS using ssGBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step methods with a view towards poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection génomique en ovins laitiers en France : principaux résultats et conséquences pour la mise en place de schémas de sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of (genomic) relationships to Livestock Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Biometric Conference (IBC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-breed ancestral relationships and metafounders for genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relationship matrix combining pedigree and markers when some individuals are not genotyped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : Statistical and computational methods for relatedness and relationship inference from genetic marker data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping including phenotypes from relatives without genotypes for three traits in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Muir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of dominant and additive variances from genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation using unsymmetric single step genomic methodology with large number of genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance and covariance of actual relationships between relatives at one locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto García-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping using single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI. Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional investigation of a QTL affecting resistance to Haemonchus contortus in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Aletru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown-parent groups and incomplete pedigrees in single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. Swan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of dominance effects in milk production and conformation traits of Fleckvieh cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Edel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Genomic Analyses Using Single-Step Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. PAG Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diégo, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation combining different French dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jesús Carabaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brastislava, Slovakia. 476 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic evaluation in Lacaune dairy sheep using single or multiple step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-marker genome-wide association study: the story of Bayes C?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bohossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the International Genetic Epidemiology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Stevenson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring models for simultaneous analysis of all SNPs in genome-wide association data of human complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bohossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on genomic selection in French show jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Brastislava, Slovakia. pp.324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique : Avancées et perspectives en ovins laitiers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée de Printemps de l'Association Française de Zootechnie (AFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage analysis of the XVIth QTLMAS simulated dataset using QTLMAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th QTLMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRIS. Algero, ITA. Università degli Studi di Sassari (UniSS), ITA., May 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real data based comparison of methods for whole-genome QTL fine mapping in four livestock species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference “Genetic Days”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on genomic selection in French show-jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French Lacaune and Manech dairy sheep breeds : comparison of BLUP and GBLUP accuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. ICAR Biennal Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'évaluation génomique chez les chevaux de concours hippique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Exmes, FRA.; Haras Nationaux. Le Pin, FRA.; Ecole Nationale d'Equitation le Cadre Noir-Saumur. Saumur, FRA., Mar 2012, Paris, France. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection génomique des ovins laitiers en France : stratégies, premiers résultats des évaluations génomiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacia Beltran de Heredia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping using single-step GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise decomposition for combinatorial optimization in graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011 - Twenty-second International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition par paire pour l'optimisation combinatoire dans les modèles graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schiex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2011 - Septièmes Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic mapping of resistance to Haemonchus contortus using the high-density ovineSNP50 beachchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauve Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in progress on genomic evaluation using GBLUP in French Lacaune dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 529 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prédire la qualité d'un reproducteur équin pour le CSO à partir de la génomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could genomic selection methods be efficient to detect QTLs? Application in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of parameters for single-step genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Miszal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso bayesiano mejorado para seleccion genomica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Reunion Nacional de Mejora Genetica Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vigo, España. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genomic data in French dairy sheep breeding programs : Results an Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. ICAR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for resistance to Haemonchus contortus in sheep : A preliminary study using the ovineSNP50 beadchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait genetic evaluation of linear type traits using genomic and phenotypic information in US Holsteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Dijon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Merino Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL affecting resistance to gastro intestinal parasite infection in sheep : which applications in selection programs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauve Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production in the Tropic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of parameters for single-step genomic evaluation for type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Lawlor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Dijon, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of procedures to handle SNP data : Example of an ovine population genotyped with the OvineSNP50 Beadchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach to utilize phenotypic, full pedigree, andgenomic information for genetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step vs. multi-step methods for genomic prediction in presence of selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different ways to model the biological relationship between fertility and the pH of semen in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia-Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient computations of genomics relationship matrix and other matrices used in the single-step evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tsuruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact haplotype reconstruction in half-sib families with dense marker maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Givry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection for resistance to Salmonella carrier-state in chicken commercial lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLMap, a software for QTL detection in outbred populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking in competition : an efficient tool to measure aptitude ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production(EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of mule ducks’ meat and fatty liver performances simultaneously estimated in both parental liness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. WPSA European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLMAP, a software for the detection of QTL in full and half sib families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-assisted for resistance to Salmonella carrier-state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'évaluation génomique : application aux populations bovines laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing procedures for genetic evaluation including phenotypic, full pedigree and genomic information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation dune puce 60 000 SNP pour cartographier finement des QTL affectant des caractères de production, de résistance aux maladies et de comportement chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR 2008 SheepSNPQTL : utilisation de la puce 60 000 SNP pour la cartographie fine de QTL chez les ovins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of production traits and resistance to digestive disorders in a commercial rabbit population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Eady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving strategies for genomic selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conjoints d'analyse de la fertilité femelle et de la fécondance mâle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of genomic selection in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres génétiques d'indicateurs du métabolisme hépatique durant le gavage, de la qualité des produits et du taux de corticostérone chez la canard, estimés dans le cadre du programme&amp;quot;Genecan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of recursive models and an example on fertility traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of genetype estimation using loop breakers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calving ease on fertility in the Basque Holstein population using recursive models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez de Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio integral del caracter facilidad de parto en ganado vacuno Frison de la CAPV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez de Maturana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis técnico-economico de ganaderias de razas Latxa y Manchega como paso previo al calculo de pesos economicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtencion de pesos economicos para seleccion por rentabilidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesos economicos en ovino lechero en razas Latxa y Manchega.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ugarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Perez-Guzman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Jornadas sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting hidden individual inbreeding depression load from Mendelian decomposition of inbreeding in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Antonios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic regions associated with individual growth and cage feed efficiency in rabbits under two feeding regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco-Galilea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In breeding, effective population size and coancestry on Latxa dairy sheep breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Granado-Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of the Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias, slope and accuracies of genetic evaluation of milk yield in Manech dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of Abstracts of the 70th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in estimation of metafounders ancestral relationships of dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait single step Bayesian GWAS on pooled data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to estimate additive and dominance genetic variances in purebred and crossbred pig traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 23 (1ère Ed.), 513 p., 2017, Book of Abstracts of the 68th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metafounders reduces bias in Single Step GBLUP genomic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina A. Garcia-Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.C. Cantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Madison, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive ability of a single-step terminal-cross model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llibertat Tusell Palomero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academics Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 22 (1ère Ed.), 721 p., 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of epigenetic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation in purebred and crossbred swine from genomic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21 (1ère Ed.), 577 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Single-step Genomic BLUP: an Iterative Approach for Accurate Calculation of GEBV and GWAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. L. Lourenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for calculation of genomic relationship matrices for epistatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Varona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Munilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. , 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality control of genotypes using heritability estimates of gene content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S. Forneris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREGSF90 – POSTGSF90: Computational Tools for the Implementation of Single-step Genomic Selection and Genome-wide Association with Ungenotyped Individuals in BLUPF90 Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of growth and faecal egg counts obtained by using pedigree or SNP information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding gene to genome epistatic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of BLUPF90 package for genomic computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacy Misztal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tsuruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 18 (1ère Ed.), 476 p., 2012, Book of Abstracts of the 63rd Annual Meeting of the European Federation of Animal Science. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on genomic selection in French show-jumping horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics ISAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to remove bias in genomic predictions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p.31, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEZ - EAAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (1ère Ed), 2010, 61th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a QTL detection study for resistance to Haemonchus contortus in sheep using the OvineSNP50 beadchip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauve Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, International Symposium on Animal Genomics for Animal Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-population relationship matrix including pedigree and markers for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Misztal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 15, 2009, Book of Abstracts of the 60th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consanguinidad y parentesco en la raza ovina de leche Latxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsasne Granado Tajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ugarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.229, 16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId899"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nyamiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.70028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00891-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Pardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Maizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00943-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00892-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Steyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lawlor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masuda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsuruta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21914" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00799-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00778-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martinez Boggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22948" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wicki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. J Browne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Gurman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00934-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Macedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.E. Meuwissen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00701-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0511-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00752-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00741-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cesarani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nicolazzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21505" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04961723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2021-0195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Mcwhorter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Christensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent B&#246;rner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab130" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kate Hollifield" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Masuda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12507" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea Garcia-Baccino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00595-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Abdollahi-Arpanahi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00683-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Macedo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granado-Tajada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18033" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. Fernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Blasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ravagnolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12470" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10061001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623202v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17750" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00570-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11070790" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa101" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623204v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16603" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L Macedo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F Christensen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00567-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P S&#225;nchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco&#8208;galilea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12988" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17743" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cardoso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0469-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.O. Fragomeni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.L. Lourenco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Vanraden" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16262" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Bradford" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15405" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200336" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0426-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0363-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno O. Fragomeni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. L. Lourenco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukata Masuda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0335-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Baud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Mulligan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Casale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse F. Ingels" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey J. Bohl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006498" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12284" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0341-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608025v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Enciso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forneris" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Los Campos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.194878" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rutkoski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Poland" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Singh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2016.09.0089" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602696v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Misztal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002366" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. L. Lourenco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.0699" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sanchez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12267" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Fragomeni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.193" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Zhang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00151" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635004v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10540" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nielsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Christensen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9930" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12200" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5R513KJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341366v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0211-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela a L Lourenco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.187013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637544v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2015.08.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312722v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Rinc&#243;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0117-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Zumbach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0137-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341332v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Su" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0177-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-9125" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H Cheng" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Perumbakkam" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Black Pyrkosz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dunn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2016-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339536v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Ma" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Ostersen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0134-4" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639641v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.L Lourenco" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8836" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634165v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12076" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC42FC1386419DCB05F7B5952978206DCE3D14BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639561v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7752" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341221v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-13" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7745" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630962v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12109" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDR1XT6H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634041v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7135" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635203v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.029" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QF9JP68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000368v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Danvy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5256" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vanraden" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5656" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646842v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057003" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652143v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Casellas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Esquivelzeta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6468" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652575v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Karoui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Caraba&#241;o" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-39" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652510v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Muir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672312000274" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644125v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana D. Roldan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Henshall" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672312000407" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000688v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauv&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5121" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652206v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Tomas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rafel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4165" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001202v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4982" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644688v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duchemin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4980" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Ytournel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Erbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Simianer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00986.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WVKDSC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643884v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00926.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNWLXSW1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644418v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3555" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000275v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643845v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3924" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645733v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00912.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSV5X5M4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647818v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01260" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646926v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-27" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649028v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3242" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666463v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Perez-Guzman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2787" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668766v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Johnson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2730" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663784v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-38" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193547v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00606555v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Los Campos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naya" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.101501" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668784v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2061" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667504v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L. Fernando" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-43" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656727v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1586" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668727v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2064" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658143v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669161v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.088575" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ugarte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md P&#233;rez-Guzman" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659523v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez de Maturana" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659517v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bertrand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strabel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sapp" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656142v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653555v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alfonso" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parada" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arana" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894546v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Alfonso" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Parada" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#160; Ugarte" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arana" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677799v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Romero" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673132v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591468v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032936v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cesarani" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032506v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2022-0276" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155796v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292849v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292889v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ugarte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292894v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293003v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Boerner" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292977v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Arranz" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Byrne" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292919v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292857v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293025v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04949138v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0464-8" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293058v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735177v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785596v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293050v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735496v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734142v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292833v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293054v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734586v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735543v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miller" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737957v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Fragomeni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tooker" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Vanraden" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738338v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Fragomeni" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737030v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734470v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735484v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785347v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785650v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734920v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788943v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785349v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737223v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danflous" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734695v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318362v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter-Gomez" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736208v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318359v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602866v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578256v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743591v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741543v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740312v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741540v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740323v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741563v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741545v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742056v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742682v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boulenc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Giral-Viala" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798794v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguerre" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743259v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741567v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791968v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743895v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793746v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808545v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Muir" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748116v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748139v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808544v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muir" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746105v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808543v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Muir" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748115v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748963v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747677v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bohossian" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747621v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744826v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802206v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210359v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318364v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746523v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803975v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750263v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Beltran de Heredia" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000828v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748142v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muir" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744861v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744726v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802486v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauve Sauv&#233;" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746669v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Babilliot" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Boscher" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019737v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Meriaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755620v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miszal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Lawlor" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755118v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757602v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755686v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754897v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755631v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755615v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193620v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755626v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tusell" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755624v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755140v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755038v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193540v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754821v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755207v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Filangi" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754925v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755662v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755057v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Eady" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813290v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750512v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755986v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751918v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816393v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823354v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761556v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761087v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760940v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763940v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788644v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Galilea" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734285v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736309v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734587v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737724v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602463v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799548v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741542v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743809v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745089v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750078v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2012.org" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210736v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744401v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755043v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/40541.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755627v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/30250.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664922v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado Tajada" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasi Tusingwiire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Baccino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguilar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skag088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Nyamiel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.70028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourenco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussiman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Misztal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanshun Mei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Christensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00891-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M Pardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G Vitezica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S Forneris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Maizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00943-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00892-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Steyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lawlor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masuda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsuruta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21914" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tsuruta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Misztal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00799-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323394v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong-Wong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Astruc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lourenco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00778-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martinez Boggio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Christensen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22948" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bussiman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yi Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Holl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad273" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wicki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. J Browne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Gurman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00934-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Macedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.E. Meuwissen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aguerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bordes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Prevot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00701-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0511-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00752-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041177v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielin Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhong Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00760-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00741-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Astruc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00705-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac174" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cesarani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nicolazzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21505" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04961723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ugarte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2021-0195" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Mcwhorter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Wientjes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab138" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03407380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Christensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent B&#246;rner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab130" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Andrea Garcia-Baccino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00595-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kate Hollifield" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Masuda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12507" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481132v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostam Abdollahi-Arpanahi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00683-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154326v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Antonios" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aguilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18761" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Macedo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reverter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-0011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Granado-Tajada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-18033" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10061001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17750" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo N. Fernandez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Blasco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ravagnolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12470" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887625v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Naval-S&#225;nchez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Henshall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S S Raidan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00570-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11070790" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929363v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Bouquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401376" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16603" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L Macedo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F Christensen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00567-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P S&#225;nchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco&#8208;galilea" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12988" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17743" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619299v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mercat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001046" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.101" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163078v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cardoso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0469-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618977v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.O. Fragomeni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.L. Lourenco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Vanraden" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16262" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Bradford" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15434" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15405" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Fredslund Christensen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Toro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Herring" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0374-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628713v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200336" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405272v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0426-6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0437-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487094v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina A. Garcia-Baccino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pocrnic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0309-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colleau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0363-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603844v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Garc&#237;a-Baccino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munilla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Forneris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12236" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia S. Forneris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel P&#233;rez-Enciso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0340-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno O. Fragomeni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela A. L. Lourenco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukata Masuda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0335-0" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Baud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan K. Mulligan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Casale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse F. Ingels" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey J. Bohl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006498" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baselga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12284" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Enciso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forneris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Los Campos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.194878" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608025v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.1155" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0341-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Crossa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rutkoski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Poland" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Singh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2016.09.0089" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604933v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Toro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602696v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Misztal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002366" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. L. Lourenco" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2016.0699" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Sanchez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12267" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Fragomeni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasann.2017.193" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602498v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Zhang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00151" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Manez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0423-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Gladis Vitezica" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0271-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635004v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10540" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633716v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steibel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Bates" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12217" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V717WCHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631211v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12200" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5R513KJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640145v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nielsen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Su" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F. Christensen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9930" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341366v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0211-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2015.08.005" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632638v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela a L Lourenco" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.116.187013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341340v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Elsen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0185-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312722v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Rinc&#243;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0117-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Zumbach" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0137-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341323v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0165-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341332v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Su" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0177-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-9125" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635208v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H Cheng" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeep Perumbakkam" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Black Pyrkosz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dunn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2016-0" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630879v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173559" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639641v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.L Lourenco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8836" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639425v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnacio Aguilar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.115.177014" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190172v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssedre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0087-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339536v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Ma" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tage Ostersen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0134-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634165v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Toro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12076" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC42FC1386419DCB05F7B5952978206DCE3D14BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639561v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7752" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341221v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-13" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630948v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7745" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630962v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12109" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDR1XT6H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637838v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Wang" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L Fernando" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00134" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341269v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ertl" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Edel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-40" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634041v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7135" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635203v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.04.029" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QF9JP68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646669v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Swan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49149491F2996EF0542484B501F4C5C87C0A4948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000368v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Danvy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5256" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646704v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Vanraden" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5656" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646842v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Garc&#237;a-Cort&#233;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057003" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651726v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155176" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652143v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Casellas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Esquivelzeta" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6468" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652575v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Karoui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Caraba&#241;o" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D&#237;az" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-39" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652510v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Muir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672312000274" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644125v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana D. Roldan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Henshall" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672312000407" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000688v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauv&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5121" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652206v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Tomas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rafel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4165" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001202v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4982" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644688v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duchemin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4980" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000612v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Ytournel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Teyssedre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Erbe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Simianer" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00986.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WVKDSC8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643884v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simeone" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00926.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNWLXSW1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644418v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3555" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000275v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000151v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672310000534" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647567v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001667231100022X" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643845v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3924" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645733v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2010.00912.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SSV5X5M4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647818v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01260" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649028v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3242" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646926v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-27" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652266v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gontier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3091" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666463v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Garde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Perez-Guzman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2787" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668766v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Johnson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2730" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663784v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-38" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193547v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-3" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00606555v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo de Los Campos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naya" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gianola" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.101501" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668784v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2061" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667504v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan L. Fernando" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-41-43" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656727v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1586" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668727v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2064" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658143v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669161v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.088575" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656143v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ugarte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md P&#233;rez-Guzman" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659523v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez de Maturana" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varona" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659517v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Bertrand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Strabel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Sapp" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656142v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ramon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653555v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alfonso" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parada" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arana" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894546v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Alfonso" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Parada" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#160; Ugarte" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arana" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677799v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopez-Romero" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673132v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591468v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653927v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653868v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pong-Wong" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653885v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653827v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032936v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cesarani" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032506v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2022-0276" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293078v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Acosta" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155796v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292849v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292880v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293000v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne C. J. Wientjes" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292889v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pineda-Quiroga" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ugarte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292894v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292977v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Arranz" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berry" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Byrne" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292919v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293003v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinzent Boerner" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292857v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293025v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04949138v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0464-8" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293058v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735177v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734412v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785596v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293050v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734142v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735496v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Miller" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03292833v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293054v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734586v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735543v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miller" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736609v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henshall" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Porto-Neto" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raidan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737957v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Fragomeni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Tooker" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Vanraden" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738338v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Fragomeni" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737030v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734470v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735484v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735181v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Crichan" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785347v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734920v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785650v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787883v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788943v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785349v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786956v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herring" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737223v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Danflous" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787052v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787817v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S.S. Rainan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Porto-Neto" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734526v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734695v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318362v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter-Gomez" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607335v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llibertat Tusell Palomero" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318359v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602866v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578256v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603647v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743591v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741543v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740312v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Lund" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741540v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740323v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741563v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739229v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741545v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742056v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742682v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boulenc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Giral-Viala" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798794v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aguerre" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743259v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741567v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743895v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791968v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741575v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793746v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808545v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Muir" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746587v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748116v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748139v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808544v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Muir" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746105v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748066v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Swan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746604v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808543v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Muir" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748115v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748963v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747677v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bohossian" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martinez" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747621v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744826v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danvy" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802206v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210359v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318364v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746523v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danvy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803975v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000828v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Meriaux" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750263v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacia Beltran de Heredia" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748142v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muir" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744861v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Favier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744726v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802486v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauve Sauv&#233;" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746669v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Babilliot" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Boscher" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019737v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Meriaux" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755620v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miszal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Lawlor" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193386v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755118v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757602v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755686v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754897v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755631v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193620v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755615v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755382v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755626v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tusell" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755624v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755140v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755038v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193540v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754821v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757336v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755207v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Filangi" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754925v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755662v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755058v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813290v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755057v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Eady" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750512v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755986v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751918v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757664v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816393v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816490v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Vitezica" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823354v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761556v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761087v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760940v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763940v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663948v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788644v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco-Galilea" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734285v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Ugarte" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736309v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734587v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737724v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736114v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795972v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.C. Cantet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602463v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799548v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741569v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Varona Aguado" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741542v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740209v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741572v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743809v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745089v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210736v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750078v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2012.org" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744401v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745121v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755043v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/40541.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755627v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/30250.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664922v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsasne Granado Tajada" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>