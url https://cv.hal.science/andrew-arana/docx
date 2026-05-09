--- v0 (2026-04-01)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Arana </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrew-arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6837-5576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Intuition: Historical and Philosophical Perspectives. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacin Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mathematical Intuition: Historical and Philosophical Perspectives, 266-267, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LEA.266.0.3294833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disagreement About New Axioms in Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Japan Association for Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4288/jafpos.33.0_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Reactionary Mathematics: A Genealogy of Purity by Massimo Mazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LIX (2), pp.614-618. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/298761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Hygiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (110), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-023-04254-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152746v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Difficulty of Discovering Mathematical Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Stafford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (2), pp.38. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-023-04184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeuti's proof theory in the context of the Kyoto School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Akiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Philosophie das Tetsugaku-Ronso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity of Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Detlefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophers' Imprint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Theory in Philosophy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.336-347. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-9991.2010.00282.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes and the cylindrical helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mancosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (3), pp.336-347. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2024, Elements in the Philosophy of Mathematics, 9781009052719. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009052719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaux de preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Detlefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmylou Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rabouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2024, 978-2-7116-3190-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de Philosophie des Mathématiques et de la Logique. Vol. 2. Philosophie des Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Logique, langage, sciences, philosophie, 979-10-351-0802-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity and Explanation: Essentially Linked?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Posy; Yemima Ben-Menahem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Objects, Knowledge and Applications: Essays in Memory of Mark Steiner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.25-39, 2023, Jerusalem Studies in Philosophy and History of Science, 978-3-031-21654-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21655-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination in Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amy Kind. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy of Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Routledge Handbook of Philosophy of Imagination, 9781138574076. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315657905_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical hygiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Center for Mathematical Philosophy Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity of methods and the varieties of content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloquium, University of California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting metric and projective proofs of Desargues' theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Contrasting Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of pure and impure proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of Mathematics Colloquium, IHPST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometric / algebraic distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Mathematical Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity and the carving of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on ''carving mathematics up'', Université Paris 7 - Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity and elementary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simplicity as an Epistemological Value in Scientific Practice, Institut d'Etudes Avancees Paris and REHSEIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algebraic / geometric distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of Mathematics Workshop, REHSEIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between plane and solid geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Meeting of the Association for the Philosophy of Mathematical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model theory and the foundations of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of Mathematics Workshop, REHSEIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preference for 'pure' proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midwest Model Theory Day, University of Illinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes and the cylindrical helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium for Henk Bos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preference for 'pure' proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium, L'Institut de Mathématiques de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometric / algebraic distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">philosophy colloquium, Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between plane and solid geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midwest Philosophy of Mathematics Workshop, University of Notre Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity in arithmetic: formal and informal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Number Concept: Axiomatization, Cognition and Genesis, Université Nancy 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of pure and impure proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IP Fellows seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identity of problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometric / algebraic distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IP Fellows Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions and equations in early modern geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on early modern mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity of Proof & Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Detlefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop on Mathematical Understanding, Département Histoire et Philosophie des Sciences, Université Denis Diderot - Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Arana </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrew-arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6837-5576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Intuition: Historical and Philosophical Perspectives. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacin Hamami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Heinzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mathematical Intuition: Historical and Philosophical Perspectives, 266-267, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LEA.266.0.3294833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disagreement About New Axioms in Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the Japan Association for Philosophy of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4288/jafpos.33.0_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Reactionary Mathematics: A Genealogy of Purity by Massimo Mazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physis; rivista internazionale di storia della scienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LIX (2), pp.614-618. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/298761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Hygiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (110), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-023-04254-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152746v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Difficulty of Discovering Mathematical Proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Stafford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 202 (2), pp.38. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11229-023-04184-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeuti's proof theory in the context of the Kyoto School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Akiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Philosophie das Tetsugaku-Ronso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity of Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Detlefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophers' Imprint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Theory in Philosophy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.336-347. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1747-9991.2010.00282.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes and the cylindrical helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mancosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (3), pp.336-347. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hm.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Purity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 2024, Elements in the Philosophy of Mathematics, 9781009052719. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009052719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéaux de preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Detlefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmylou Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rabouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, 2024, 978-2-7116-3190-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de Philosophie des Mathématiques et de la Logique. Vol. 2. Philosophie des Mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Logique, langage, sciences, philosophie, 979-10-351-0802-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity and Explanation: Essentially Linked?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carl Posy; Yemima Ben-Menahem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Objects, Knowledge and Applications: Essays in Memory of Mark Steiner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.25-39, 2023, Jerusalem Studies in Philosophy and History of Science, 978-3-031-21654-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21655-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination in Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amy Kind. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy of Imagination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, The Routledge Handbook of Philosophy of Imagination, 9781138574076. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315657905_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical hygiene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Munich Center for Mathematical Philosophy Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity of methods and the varieties of content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloquium, University of California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Irvine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algebraic / geometric distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of Mathematics Workshop, REHSEIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between plane and solid geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Meeting of the Association for the Philosophy of Mathematical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric model theory and the foundations of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of Mathematics Workshop, REHSEIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity and the carving of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on ''carving mathematics up'', Université Paris 7 - Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicity and elementary methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simplicity as an Epistemological Value in Scientific Practice, Institut d'Etudes Avancees Paris and REHSEIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometric / algebraic distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Mathematical Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting metric and projective proofs of Desargues' theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Contrasting Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of pure and impure proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy of Mathematics Colloquium, IHPST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preference for 'pure' proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midwest Model Theory Day, University of Illinois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes and the cylindrical helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium for Henk Bos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preference for 'pure' proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium, L'Institut de Mathématiques de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometric / algebraic distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">philosophy colloquium, Université Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity in arithmetic: formal and informal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on the Number Concept: Axiomatization, Cognition and Genesis, Université Nancy 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of pure and impure proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IP Fellows seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relationship between plane and solid geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midwest Philosophy of Mathematics Workshop, University of Notre Dame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions and equations in early modern geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on early modern mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identity of problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geometric / algebraic distinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IP Fellows Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purity of Proof & Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Detlefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Arana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international workshop on Mathematical Understanding, Département Histoire et Philosophie des Sciences, Université Denis Diderot - Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E14FC1DA"/>
+    <w:nsid w:val="8241BBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-arana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6837-5576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacin Hamami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4288/jafpos.33.0_47" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/298761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152746v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04254-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Stafford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04184-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Akiyoshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-9991.2010.00282.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mancosu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2009.10.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD09FV3C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009052719" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100852900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21655-8_3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315657905-41/imagination-mathematics-andrew-arana?context=ubx&amp;amp;refId=7c018659-ae39-47c3-b244-36bdf46d786b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315657905_41" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-arana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6837-5576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacin Hamami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclercq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEA.266.0.3294833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137653v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4288/jafpos.33.0_47" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/298761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152746v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04254-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Stafford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-023-04184-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Akiyoshi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Detlefsen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-9991.2010.00282.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mancosu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hm.2009.10.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD09FV3C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009052719" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmylou Haffner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rabouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100852900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21655-8_3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235781v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315657905-41/imagination-mathematics-andrew-arana?context=ubx&amp;amp;refId=7c018659-ae39-47c3-b244-36bdf46d786b" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315657905_41" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>