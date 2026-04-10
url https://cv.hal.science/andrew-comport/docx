--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-based computation method for the Eddington factor in the M1-multigroup model</w:t>
+                <w:t xml:space="preserve">HFGaussian: Learning Generalizable Gaussian Human with Integrated Human Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Radureau</w:t>
+                <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michaut</w:t>
+                <w:t xml:space="preserve">Cheng-You Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinath Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin-Teng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.035301⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.03086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405294v1</w:t>
+                <w:t xml:space="preserve">hal-05410797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HFGaussian: Learning Generalizable Gaussian Human with Integrated Human Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheng-You Lu</w:t>
+                <w:t xml:space="preserve">AI-based computation method for the Eddington factor in the M1-multigroup model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Radureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.03086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.035301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410797v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAM3SLAM: Towards underwater robust multi-agent visual SLAM</w:t>
               </w:r>
@@ -565,51 +565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mip-NeRF RGB-D: Depth Assisted Fast Neural Radiance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1511,217 +1511,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex articulated object tracking.</w:t>
+                <w:t xml:space="preserve">Efficient model-based tracking for robot vision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (3), pp.20-30</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (10), pp.1097-1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00351887v1</w:t>
+                <w:t xml:space="preserve">inria-00351886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient model-based tracking for robot vision.</w:t>
+                <w:t xml:space="preserve">Complex articulated object tracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (10), pp.1097-1113</w:t>
+              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00351886v1</w:t>
+                <w:t xml:space="preserve">inria-00351887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1949,675 +1949,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of Large Vision Models in Driver Monitoring Systems: Compressing and Distilling for Real-Time Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Markos Chatziloizos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS) - Workshop on Machine Learning and Compression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3674029.3674062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760484v2</w:t>
+                <w:t xml:space="preserve">hal-05405948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Large Vision Models in Driver Monitoring Systems: Compressing and Distilling for Real-Time Automotive Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS) - Workshop on Machine Learning and Compression</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405948v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GHNeRF : Learning Generalizable Human Features with Efficient Neural Radiance Fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antitza Dantcheva</w:t>
+                <w:t xml:space="preserve">Minimizing Parameters, Maximizing Safety: A Deep Learning Approach to Real-Time Distracted Driver Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Markos Chatziloizos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIA Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413355v1</w:t>
+                <w:t xml:space="preserve">hal-05405999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavian Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Parameters, Maximizing Safety: A Deep Learning Approach to Real-Time Distracted Driver Identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Barat</w:t>
+                <w:t xml:space="preserve">GHNeRF : Learning Generalizable Human Features with Efficient Neural Radiance Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohith Agaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antitza Dantcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.2812-2821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405999v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiVa-360: The Dynamic Visual Dataset for Immersive Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-You Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peisen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandradeep Pokhariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition (Highlight)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/CVF, Jun 2024, Seattle, United States. pp.22466-22476</w:t>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGB-D Neural Radiance Fields: Local Sampling for Faster Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5155,347 +5155,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01247142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-D Tracking and Reconstruction for Live TV Broadcast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannu Hartikainen</w:t>
+                <w:t xml:space="preserve">Photorealistic 3D Mapping of Indoors by RGB-D Scanning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tykkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni-Kristian Kamarainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357356v1</w:t>
+                <w:t xml:space="preserve">hal-01357355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Keyframe Positioning for Pose Graphs Applied to Visual SLAM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">RGB-D Tracking and Reconstruction for Live TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Tykkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Hartikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joni-Kristian Kamarainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, 5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004279602470252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357358v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorealistic 3D Mapping of Indoors by RGB-D Scanning Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommy Tykkala</w:t>
+                <w:t xml:space="preserve">On Keyframe Positioning for Pose Graphs Applied to Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andru Putra Twinanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joni-Kristian Kamarainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, 5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357355v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D High Dynamic Range Dense Visual SLAM and Its Application to Real-time Object Re-lighting</w:t>
               </w:r>
@@ -6037,381 +6037,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time dense RGB-D localisation and mapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymmetric real-time dense visual localisation and mapping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Monash University, Australia</w:t>
+              <w:t xml:space="preserve">Invited talk for the 1st IEEE Workshop on Live Dense Reconstruction with Moving Cameras (LDRMC) at 13th International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357372v1</w:t>
+                <w:t xml:space="preserve">hal-01357371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Servoing Model for Generalised Cameras: Case study of non-overlapping cameras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Spindler</w:t>
+                <w:t xml:space="preserve">A Dense Structure Model for Image Based Stereo SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tykkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Shanghai, China, China. pp.5683-5688</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639670v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetric real-time dense visual localisation and mapping system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">A Visual Servoing Model for Generalised Cameras: Case study of non-overlapping cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk for the 1st IEEE Workshop on Live Dense Reconstruction with Moving Cameras (LDRMC) at 13th International Conference on Computer Vision (ICCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shanghai, China, China. pp.5683-5688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357371v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dense Structure Model for Image Based Stereo SLAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommy Tykkala</w:t>
+                <w:t xml:space="preserve">Real-time dense RGB-D localisation and mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Australian Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monash University, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357370v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense visual mapping of large scale environments for real-time localisation</w:t>
               </w:r>
@@ -6691,51 +6691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Iterative Closest Point for Real-time Visual Odometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Tykkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6944,248 +6944,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Robot-Centered Representation for Urban Navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appearance-Based SLAM Relying on a Hybrid Laser/Omnidirectional Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650380⟩</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5651271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357378v1</w:t>
+                <w:t xml:space="preserve">hal-01357377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance-Based SLAM Relying on a Hybrid Laser/Omnidirectional Sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Spherical Robot-Centered Representation for Urban Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5651271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357377v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Robust 3D Visual Odometry</w:t>
               </w:r>
@@ -7506,243 +7506,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust real-time visual tracking: Comparison, theoretical analysis and performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Comport</w:t>
+                <w:t xml:space="preserve">Robust Real-Time Visual Tracking: Comparison and Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kragic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Marchand</w:t>
+                <w:t xml:space="preserve">Danica Kragik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain, France. pp.2852-2857</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00351885v1</w:t>
+                <w:t xml:space="preserve">hal-01357383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Real-Time Visual Tracking: Comparison and Performance Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">Robust real-time visual tracking: Comparison, theoretical analysis and performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danica Kragik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+                <w:t xml:space="preserve">D. Kragic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain, France. pp.2852-2857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357383v1</w:t>
+                <w:t xml:space="preserve">inria-00351885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust model-based tracking for robot vision</w:t>
               </w:r>
@@ -7817,230 +7817,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing with respect to complex objects</w:t>
+                <w:t xml:space="preserve">Object-based visual 3D tracking of articulated objects via kinematic sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. on Robotics, ISR'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Articulated and Non-Rigid Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Washington DC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352022v1</w:t>
+                <w:t xml:space="preserve">inria-00352023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-based visual 3D tracking of articulated objects via kinematic sets</w:t>
+                <w:t xml:space="preserve">Visual servoing with respect to complex objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Articulated and Non-Rigid Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Washington DC, France</w:t>
+              <w:t xml:space="preserve">Int. Symp. on Robotics, ISR'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352023v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une loi de commande par asservissement visuel robuste aux mesures abérrantes</w:t>
               </w:r>
@@ -8870,177 +8870,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion blur - Procédé d'estimation de la vitesse de déplacement d'une caméra</w:t>
+                <w:t xml:space="preserve">D6DSLAM version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1361306. 2013</w:t>
+              <w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.460008.000.S.C.2013.000.21000. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357353v1</w:t>
+                <w:t xml:space="preserve">hal-01358429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D6DSLAM version 1.0</w:t>
+                <w:t xml:space="preserve">Motion blur - Procédé d'estimation de la vitesse de déplacement d'une caméra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.460008.000.S.C.2013.000.21000. 2013</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1361306. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358429v1</w:t>
+                <w:t xml:space="preserve">hal-01357353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D6DVO version 1.0</w:t>
               </w:r>
@@ -9384,103 +9384,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fused-Planes: Why Train a Thousand Tri-Planes When You Can Share?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavian Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9607,51 +9607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PNeRF: Probabilistic Neural Scene Representations for Uncertain 3D Visual Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10365,51 +10365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.035301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-You Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Sridhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Teng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.03086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392461v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Boulahbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando I Ireta Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1434013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ian Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tykkala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni-Kristian Kamarainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Hartikainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Markos Chatziloizos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674029.3674062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Agaram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00287" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandradeep Pokhariya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Filliung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Peraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Radureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Comport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324294v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Tykk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004279602470252" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andru Putra Twinanda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2013.6671774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696881" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.45" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650380" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357377v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gallegos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651271" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kragic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Kragik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tahri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352023v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pressigout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boulahbal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03326667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05422081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-You Lu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Sridhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Teng Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.03086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.035301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392461v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Boulahbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando I Ireta Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1434013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ian Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tykkala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni-Kristian Kamarainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Hartikainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Markos Chatziloizos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674029.3674062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Agaram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandradeep Pokhariya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Filliung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Peraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Radureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Comport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324294v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Tykk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004279602470252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andru Putra Twinanda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2013.6671774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696881" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.45" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gallegos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Kragik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kragic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pressigout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boulahbal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03326667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05422081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>