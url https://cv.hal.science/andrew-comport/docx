--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HFGaussian: Learning Generalizable Gaussian Human with Integrated Human Features</w:t>
+                <w:t xml:space="preserve">AI-based computation method for the Eddington factor in the M1-multigroup model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnab Dey</w:t>
+                <w:t xml:space="preserve">G. Radureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-You Lu</w:t>
+                <w:t xml:space="preserve">C. Michaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.03086⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.035301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410797v1</w:t>
+                <w:t xml:space="preserve">hal-05405294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-based computation method for the Eddington factor in the M1-multigroup model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HFGaussian: Learning Generalizable Gaussian Human with Integrated Human Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-You Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Radureau</w:t>
+                <w:t xml:space="preserve">Srinath Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chin-Teng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.035301. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.035301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2411.03086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405294v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAM3SLAM: Towards underwater robust multi-agent visual SLAM</w:t>
               </w:r>
@@ -565,51 +565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mip-NeRF RGB-D: Depth Assisted Fast Neural Radiance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHNeRF : Learning Generalizable Human Features with Efficient Neural Radiance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,51 +2573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DiVa-360: The Dynamic Visual Dataset for Immersive Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-You Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peisen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandradeep Pokhariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition (Highlight)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/CVF, Jun 2024, Seattle, United States. pp.22466-22476</w:t>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGB-D Neural Radiance Fields: Local Sampling for Faster Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9607,51 +9607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PNeRF: Probabilistic Neural Scene Representations for Uncertain 3D Visual Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10365,51 +10365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-You Lu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Sridhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Teng Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.03086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.035301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392461v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Boulahbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando I Ireta Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1434013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ian Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tykkala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni-Kristian Kamarainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Hartikainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Markos Chatziloizos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674029.3674062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Agaram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandradeep Pokhariya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Filliung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Peraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Radureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Comport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324294v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Tykk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004279602470252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andru Putra Twinanda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2013.6671774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696881" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.45" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gallegos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Kragik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kragic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pressigout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boulahbal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03326667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05422081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.035301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-You Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Sridhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Teng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.03086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392461v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Boulahbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando I Ireta Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1434013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ian Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tykkala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni-Kristian Kamarainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Hartikainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Markos Chatziloizos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674029.3674062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Agaram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandradeep Pokhariya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Filliung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Peraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Radureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Comport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324294v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Tykk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004279602470252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andru Putra Twinanda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2013.6671774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696881" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.45" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gallegos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Kragik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kragic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pressigout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boulahbal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03326667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05422081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>