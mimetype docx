--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1511,239 +1511,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient model-based tracking for robot vision.</w:t>
+                <w:t xml:space="preserve">Complex articulated object tracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19 (10), pp.1097-1113</w:t>
+              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00351886v1</w:t>
+                <w:t xml:space="preserve">inria-00351887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex articulated object tracking.</w:t>
+                <w:t xml:space="preserve">Efficient model-based tracking for robot vision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (3), pp.20-30</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (10), pp.1097-1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00351887v1</w:t>
+                <w:t xml:space="preserve">inria-00351886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1841,5263 +1841,5271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05495947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Dino: A Multi-Task Neural Network towards Autonomous Driving</w:t>
+                <w:t xml:space="preserve">Fused-Planes: Why Train a Thousand Tri-Planes When You Can Share?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Markos Chatziloizos</w:t>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ancora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Machine Learning Technologies (ICMLT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Helsinki, Finland. pp.195-202</w:t>
+              <w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406907v1</w:t>
+                <w:t xml:space="preserve">hal-04761470v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Large Vision Models in Driver Monitoring Systems: Compressing and Distilling for Real-Time Automotive Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Liquid Dino: A Multi-Task Neural Network towards Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Markos Chatziloizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ancora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS) - Workshop on Machine Learning and Compression</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Machine Learning Technologies (ICMLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Helsinki, Finland. pp.195-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405948v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
+                <w:t xml:space="preserve">Integration of Large Vision Models in Driver Monitoring Systems: Compressing and Distilling for Real-Time Automotive Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+                <w:t xml:space="preserve">Georgios Markos Chatziloizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kassab</w:t>
+                <w:t xml:space="preserve">Andrea Ancora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Barat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual Conference on Neural Information Processing Systems (NeurIPS) - Workshop on Machine Learning and Compression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3674029.3674062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760484v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Parameters, Maximizing Safety: A Deep Learning Approach to Real-Time Distracted Driver Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing NeRFs to the Latent Space: Inverse Graphics Autoencoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Markos Chatziloizos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Ancora</w:t>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405999v1</w:t>
+                <w:t xml:space="preserve">hal-04760484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
+                <w:t xml:space="preserve">Minimizing Parameters, Maximizing Safety: A Deep Learning Approach to Real-Time Distracted Driver Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+                <w:t xml:space="preserve">Georgios Markos Chatziloizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kassab</w:t>
+                <w:t xml:space="preserve">Andrea Ancora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIA Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509207v2</w:t>
+                <w:t xml:space="preserve">hal-05405999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GHNeRF : Learning Generalizable Human Features with Efficient Neural Radiance Fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">Exploring 3D-aware Latent Spaces for Efficiently Learning Numerous Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schnepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caraffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavian Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00287⟩</w:t>
+              <w:t xml:space="preserve">Learning 3D with Multi-View Supervision workshop (3DMV) - Computer Vision and Pattern Recognition Conference (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.11678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413355v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509207v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiVa-360: The Dynamic Visual Dataset for Immersive Neural Fields</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GHNeRF : Learning Generalizable Human Features with Efficient Neural Radiance Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohith Agaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antitza Dantcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition (Highlight)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.2812-2821, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393189v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Augmented Catenary Model for Underwater Tethered Robots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boizot</w:t>
+                <w:t xml:space="preserve">DiVa-360: The Dynamic Visual Dataset for Immersive Neural Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-You Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peisen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandradeep Pokhariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition (Highlight)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Jun 2024, Seattle, United States. pp.22466-22476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459364v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial Intelligence to Improve the Performance of Radiative Hydrodynamics Simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Augmented Catenary Model for Underwater Tethered Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Filliung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Peraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan. pp.6051 - 6057, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404157v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de forme de câble pesant pour la localisation de robots sous-marins encordés : comparaison d'une approche visuelle à une nouvelle approche inertielle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
+                <w:t xml:space="preserve">Using Artificial Intelligence to Improve the Performance of Radiative Hydrodynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Radureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Drouilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thanh Phuong Nguyen; Laboratoire LIS, May 2023, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Astronomie et d’Astrophysique, Jun 2023, Strasbourg, France. pp.467-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108624v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative evaluation of state-of-the-art DSO and ORB-SLAM-based monocular visual SLAM algorithms for underwater applications</w:t>
+                <w:t xml:space="preserve">Estimation de forme de câble pesant pour la localisation de robots sous-marins encordés : comparaison d'une approche visuelle à une nouvelle approche inertielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Drupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Limerick, Jun 2023, Limerick, France</w:t>
+              <w:t xml:space="preserve">ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thanh Phuong Nguyen; Laboratoire LIS, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116537v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial-Measurement-Based Catenary Shape Estimation of Underwater Cables for Tethered Robots</w:t>
+                <w:t xml:space="preserve">Qualitative evaluation of state-of-the-art DSO and ORB-SLAM-based monocular visual SLAM algorithms for underwater applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Drupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">OCEANS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Limerick, Jun 2023, Limerick, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841236v1</w:t>
+                <w:t xml:space="preserve">hal-04116537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting of depth and ego-motion with transformers and self-supervision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Voicila</w:t>
+                <w:t xml:space="preserve">Inertial-Measurement-Based Catenary Shape Estimation of Underwater Cables for Tethered Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841239v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting of Depth and Ego-Motion with Transformers and Self-supervision</w:t>
+                <w:t xml:space="preserve">Forecasting of depth and ego-motion with transformers and self-supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Eddine Boulahbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Voicila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26TH International Conference on Pattern Recognition</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655106v1</w:t>
+                <w:t xml:space="preserve">hal-03841239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the catenary model for moving submarine cables with negative buoyancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Dune</w:t>
+                <w:t xml:space="preserve">Forecasting of Depth and Ego-Motion with Transformers and Self-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Boulahbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Voicila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd workshop on RObotic MAnipulation of Deformable Objects: challenges in perception, planning and control for Soft Interaction (ROMADO-SI),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">26TH International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841238v1</w:t>
+                <w:t xml:space="preserve">hal-03655106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-D Neural Radiance Fields: Local Sampling for Faster Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnab Dey</w:t>
+                <w:t xml:space="preserve">Validity of the catenary model for moving submarine cables with negative buoyancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Drupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual Conference of the European Association for Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">3rd workshop on RObotic MAnipulation of Deformable Objects: challenges in perception, planning and control for Soft Interaction (ROMADO-SI),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653115v1</w:t>
+                <w:t xml:space="preserve">hal-03841238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are conditional GANs explicitly conditional?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Voicila</w:t>
+                <w:t xml:space="preserve">RGB-D Neural Radiance Fields: Local Sampling for Faster Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">43rd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454522v1</w:t>
+                <w:t xml:space="preserve">hal-03653115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un apprentissage de bout-en-bout d'adaptateur de domaine avec des réseaux antagonistes génératifs de cycles consistants</w:t>
+                <w:t xml:space="preserve">Are conditional GANs explicitly conditional?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Eddine Boulahbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Voicila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visioconference, France</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365983v1</w:t>
+                <w:t xml:space="preserve">hal-03454522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop MPC with Dense Visual SLAM - Stability through Reactive Stepping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele de Simone</w:t>
+                <w:t xml:space="preserve">Un apprentissage de bout-en-bout d'adaptateur de domaine avec des réseaux antagonistes génératifs de cycles consistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Boulahbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Voicila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2019 - 36th IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060786v1</w:t>
+                <w:t xml:space="preserve">hal-03365983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RGB-D semantic keyframe SLAM based on image segmentation learning from industrial CAD models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Marraud</w:t>
+                <w:t xml:space="preserve">Closed-loop MPC with Dense Visual SLAM - Stability through Reactive Stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2019 - 36th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1397-1403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391499v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-only Visual Odometry based on dense class-level segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Real-time RGB-D semantic keyframe SLAM based on image segmentation learning from industrial CAD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Pékin, China</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874544v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online eye-robot self-calibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+                <w:t xml:space="preserve">Semantic-only Visual Odometry based on dense class-level segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMPAR: Simulation, Modeling, and Programming for Autonomous Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Pékin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883715v1</w:t>
+                <w:t xml:space="preserve">hal-01874544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM visuel actif pour la cartographie en grande gamme dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Barat</w:t>
+                <w:t xml:space="preserve">Online eye-robot self-calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMPAR: Simulation, Modeling, and Programming for Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.68-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIMPAR.2018.8376273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636402v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active High Dynamic Range Mapping for Dense Visual SLAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">SLAM visuel actif pour la cartographie en grande gamme dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635528v1</w:t>
+                <w:t xml:space="preserve">hal-01636402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Point-to-hyperplane ICP: Local and Global Pose Estimation by Fusing Color and Depth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando I Ireta Munoz</w:t>
+                <w:t xml:space="preserve">Active High Dynamic Range Mapping for Dense Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636214v1</w:t>
+                <w:t xml:space="preserve">hal-01635528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification dense d'images de profondeur entraînée sans données réelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Marraud</w:t>
+                <w:t xml:space="preserve">Global Point-to-hyperplane ICP: Local and Global Pose Estimation by Fusing Color and Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando I Ireta Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635500v1</w:t>
+                <w:t xml:space="preserve">hal-01636214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop RGB-D SLAM Multi-Contact Control for humanoid robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gergondet</w:t>
+                <w:t xml:space="preserve">Classification dense d'images de profondeur entraînée sans données réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Marraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568048v1</w:t>
+                <w:t xml:space="preserve">hal-01635500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-to-hyperplane RGB-D Pose Estimation: Fusing Photometric and Geometric Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Israel Ireta Muñoz</w:t>
+                <w:t xml:space="preserve">Closed-loop RGB-D SLAM Multi-Contact Control for humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gergondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sapporo, Japan. pp.51-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII.2016.7843974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324294v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof that Fusing Measurements Using Point-to-Hyperplane Registration is Invariant to Relative Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew I Comport</w:t>
+                <w:t xml:space="preserve">Point-to-hyperplane RGB-D Pose Estimation: Fusing Photometric and Geometric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Israel Ireta Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Baden - Baden, Germany</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation Assistance for a BCI-controlled Humanoid Robot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Proof that Fusing Measurements Using Point-to-Hyperplane Registration is Invariant to Relative Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando I Ireta Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I Comport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CYBER 2014 - 4th IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Baden - Baden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01222966v1</w:t>
+                <w:t xml:space="preserve">hal-01358130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D SLAM and visual tracking to reach and retrieve objects in daily-life indoor environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigation Assistance for a BCI-controlled Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gergondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Petit</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URAI: Ubiquitous Robots and Ambient Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URAI.2014.7057501⟩</w:t>
+              <w:t xml:space="preserve">CYBER 2014 - 4th IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.246-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01247142v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01222966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorealistic 3D Mapping of Indoors by RGB-D Scanning Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommy Tykkala</w:t>
+                <w:t xml:space="preserve">Combining 3D SLAM and visual tracking to reach and retrieve objects in daily-life indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gergondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">URAI: Ubiquitous Robots and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Kuala Lumpur, Malaysia. pp.600-604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URAI.2014.7057501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357355v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01247142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-D Tracking and Reconstruction for Live TV Broadcast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannu Hartikainen</w:t>
+                <w:t xml:space="preserve">Photorealistic 3D Mapping of Indoors by RGB-D Scanning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tykkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni-Kristian Kamarainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357356v1</w:t>
+                <w:t xml:space="preserve">hal-01357355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Keyframe Positioning for Pose Graphs Applied to Visual SLAM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">RGB-D Tracking and Reconstruction for Live TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi Tykkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Hartikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joni-Kristian Kamarainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, 5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004279602470252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357358v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D High Dynamic Range Dense Visual SLAM and Its Application to Real-time Object Re-lighting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Keyframe Positioning for Pose Graphs Applied to Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andru Putra Twinanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Barat</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, 5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357357v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified rolling shutter and motion blur model for 3d visual registration</w:t>
+                <w:t xml:space="preserve">3D High Dynamic Range Dense Visual SLAM and Its Application to Real-time Object Re-lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Drummond</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Adelaide, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR.2013.6671774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357360v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Resolution 3D Tracking and Mapping</w:t>
+                <w:t xml:space="preserve">A unified rolling shutter and motion blur model for 3d visual registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.2016--2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357363v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On unifying key-frame and voxel-based dense visual SLAM at large scales</w:t>
+                <w:t xml:space="preserve">Super-Resolution 3D Tracking and Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357359v1</w:t>
+                <w:t xml:space="preserve">hal-01357363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense RGB-D mapping of large scale environments for real-time localisation and autonomous navigation</w:t>
+                <w:t xml:space="preserve">On unifying key-frame and voxel-based dense visual SLAM at large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Vehicle (IV'12) Workshop on Navigation, Perception, Accurate Positioning and Mapping for Intelligent Vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752897v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D dense temps-réel par approche directe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense RGB-D mapping of large scale environments for real-time localisation and autonomous navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Monument 3D - Numérisation de patrimoine architectural", RFIA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Intelligent Vehicle (IV'12) Workshop on Navigation, Perception, Accurate Positioning and Mapping for Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Alcala de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752920v1</w:t>
+                <w:t xml:space="preserve">hal-00752897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymmetric real-time dense visual localisation and mapping system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D dense temps-réel par approche directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk for the 1st IEEE Workshop on Live Dense Reconstruction with Moving Cameras (LDRMC) at 13th International Conference on Computer Vision (ICCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Atelier "Monument 3D - Numérisation de patrimoine architectural", RFIA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357371v1</w:t>
+                <w:t xml:space="preserve">hal-00752920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dense Structure Model for Image Based Stereo SLAM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An asymmetric real-time dense visual localisation and mapping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Invited talk for the 1st IEEE Workshop on Live Dense Reconstruction with Moving Cameras (LDRMC) at 13th International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357370v1</w:t>
+                <w:t xml:space="preserve">hal-01357371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Servoing Model for Generalised Cameras: Case study of non-overlapping cameras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Spindler</w:t>
+                <w:t xml:space="preserve">A Dense Structure Model for Image Based Stereo SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tykkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Shanghai, China, China. pp.5683-5688</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639670v1</w:t>
+                <w:t xml:space="preserve">hal-01357370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time dense RGB-D localisation and mapping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+                <w:t xml:space="preserve">A Visual Servoing Model for Generalised Cameras: Case study of non-overlapping cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Monash University, Australia</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shanghai, China, China. pp.5683-5688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357372v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense visual mapping of large scale environments for real-time localisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time dense RGB-D localisation and mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">Australian Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monash University, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357369v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Dense Visual Tracking under Large Lighting Variations</w:t>
+                <w:t xml:space="preserve">Dense visual mapping of large scale environments for real-time localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060747v1</w:t>
+                <w:t xml:space="preserve">hal-01357369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Direct Tracking of Color Images in the Presence of Illumination Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Gonçalves</w:t>
+                <w:t xml:space="preserve">Real-time Dense Visual Tracking under Large Lighting Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Dundee, Scotland, United Kingdom. pp.45.1-45.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.25.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357368v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Iterative Closest Point for Real-time Visual Odometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Audras</w:t>
+                <w:t xml:space="preserve">Real-time Direct Tracking of Color Images in the Presence of Illumination Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second international Workshop on Computer Vision in Vehicle Technology: From Earth to Mars in conjunction with the International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357373v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Robot-Centered Representation for Urban Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Meilland</w:t>
+                <w:t xml:space="preserve">Direct Iterative Closest Point for Real-time Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tykkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee des Jeunes Chercheurs en Robotique - Journees Nationales du GDR Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The Second international Workshop on Computer Vision in Vehicle Technology: From Earth to Mars in conjunction with the International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357375v1</w:t>
+                <w:t xml:space="preserve">hal-01357373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dense Structure Model for Image Based Stereo SLAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommy Tykkala</w:t>
+                <w:t xml:space="preserve">A Spherical Robot-Centered Representation for Urban Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journee des Jeunes Chercheurs en Robotique - Journees Nationales du GDR Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357374v1</w:t>
+                <w:t xml:space="preserve">hal-01357375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance-Based SLAM Relying on a Hybrid Laser/Omnidirectional Sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Meilland</w:t>
+                <w:t xml:space="preserve">A Dense Structure Model for Image Based Stereo SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Tykkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journee des Jeunes Chercheurs en Robotique - Journees Nationales du GDR Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357377v1</w:t>
+                <w:t xml:space="preserve">hal-01357374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spherical Robot-Centered Representation for Urban Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7116,823 +7124,845 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and Robust 3D Visual Odometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appearance-Based SLAM Relying on a Hybrid Laser/Omnidirectional Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Meilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision and Pattern Recognition invited guest speaker for the workshop "Visual Localization for Mobile Platforms"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5651271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357381v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi quadrifocal précis pour l`odométrie visuelle 3D</w:t>
+                <w:t xml:space="preserve">Accurate and Robust 3D Visual Odometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision and Pattern Recognition invited guest speaker for the workshop "Visual Localization for Mobile Platforms"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Anchorage, Alaska, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357379v1</w:t>
+                <w:t xml:space="preserve">hal-01357381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-camera and Model-based Robot Vision</w:t>
+                <w:t xml:space="preserve">Suivi quadrifocal précis pour l`odométrie visuelle 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Intelligent RObots and Systems organiser for the tutorial "Vision for Robotics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357380v1</w:t>
+                <w:t xml:space="preserve">hal-01357379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Quadri-focal Tracking for Robust 3D Visual Odometry</w:t>
+                <w:t xml:space="preserve">Multi-camera and Model-based Robot Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Intelligent RObots and Systems organiser for the tutorial "Vision for Robotics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357382v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Real-Time Visual Tracking: Comparison and Performance Evaluation</w:t>
+                <w:t xml:space="preserve">Accurate Quadri-focal Tracking for Robust 3D Visual Odometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357383v1</w:t>
+                <w:t xml:space="preserve">hal-01357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust real-time visual tracking: Comparison, theoretical analysis and performance evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Marchand</w:t>
+                <w:t xml:space="preserve">Robust Real-Time Visual Tracking: Comparison and Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Kragik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain, France. pp.2852-2857</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00351885v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust model-based tracking for robot vision</w:t>
+                <w:t xml:space="preserve">Robust real-time visual tracking: Comparison, theoretical analysis and performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kragic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Sendai, Japan. pp.692--697</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain, France. pp.2852-2857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352025v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00351885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-based visual 3D tracking of articulated objects via kinematic sets</w:t>
+                <w:t xml:space="preserve">Robust model-based tracking for robot vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Articulated and Non-Rigid Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Washington DC, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sendai, Japan. pp.692--697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352023v1</w:t>
+                <w:t xml:space="preserve">inria-00352025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing with respect to complex objects</w:t>
               </w:r>
@@ -8020,551 +8050,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une loi de commande par asservissement visuel robuste aux mesures abérrantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+                <w:t xml:space="preserve">Object-based visual 3D tracking of articulated objects via kinematic sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14éme Congrés Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Articulated and Non-Rigid Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Washington DC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357385v1</w:t>
+                <w:t xml:space="preserve">inria-00352023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex articulated object tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Marchand</w:t>
+                <w:t xml:space="preserve">Une loi de commande par asservissement visuel robuste aux mesures abérrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Articulated Motion and Deformable Objects, AMDO'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Palma de Mallorca, Spain, Spain. pp.189-201</w:t>
+              <w:t xml:space="preserve">14éme Congrés Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352024v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in robust 2D visual servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex articulated object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, New Orleans, Louisiana, France. pp.745-750</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Articulated Motion and Deformable Objects, AMDO'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Palma de Mallorca, Spain, Spain. pp.189-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352029v1</w:t>
+                <w:t xml:space="preserve">inria-00352024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual servoing control law that is robust to image outliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in robust 2D visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Las Vegas, Nevada, France. pp.492-497</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, New Orleans, Louisiana, France. pp.745-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352074v1</w:t>
+                <w:t xml:space="preserve">inria-00352029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi générique et temps-reel d'objets 3D par asservissement visuel virtuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+                <w:t xml:space="preserve">A visual servoing control law that is robust to image outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Vision par Ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Gerardmer, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Las Vegas, Nevada, France. pp.492-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357386v1</w:t>
+                <w:t xml:space="preserve">inria-00352074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suivi générique et temps-reel d'objets 3D par asservissement visuel virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Francophone de Vision par Ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Gerardmer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A real-time tracker for markerless augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8586,51 +8711,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE Int. Symp. on Mixed and Augmented Reality, ISMAR'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tokyo, Japan, Japan. pp.36-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8640,219 +8765,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using artificial intelligence to improve the performance of radiative hydronamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Radureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Drouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical &amp; Astrophysical Fluid Dynamics: Experiments and Models (GAFDEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nice, France. Geophysical &amp; Astrophysical Fluid Dynamics: Experiments and Models (GAFDEM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct matching for improving image-based registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Israel Ireta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015), Late Breaking Results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8862,51 +8987,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D6DSLAM version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8915,73 +9040,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.460008.000.S.C.2013.000.21000. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion blur - Procédé d'estimation de la vitesse de déplacement d'une caméra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8990,73 +9115,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1361306. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D6DVO version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9065,73 +9190,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.440009.000.S.C.2014.000.2100. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling shutter - Procédé d'estimation de la vitesse de déplacement d'une caméra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9140,73 +9265,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1361305. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESLAM version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9228,73 +9353,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IDDN FR.001.320001.000.S.P.2012.000.21000. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerless : Markerless-based Augmented Reality Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9316,456 +9441,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IDDN FR.001.XXXXXX.000.S.P.2003.000.XXXXX. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused-Planes: Why Train a Thousand Tri-Planes When You Can Share?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+                <w:t xml:space="preserve">STDepthFormer: Predicting Spatio-temporal Depth from Video with a Self-supervised Transformer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Boulahbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Voicila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04761470v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STDepthFormer: Predicting Spatio-temporal Depth from Video with a Self-supervised Transformer Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Voicila</w:t>
+                <w:t xml:space="preserve">PNeRF: Probabilistic Neural Scene Representations for Uncertain 3D Visual Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ahmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452672v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PNeRF: Probabilistic Neural Scene Representations for Uncertain 3D Visual Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnab Dey</w:t>
+                <w:t xml:space="preserve">Closed-loop MPC with Dense Visual SLAM-Stability through Reactive Stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10365,51 +10368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.035301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-You Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Sridhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Teng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.03086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392461v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Boulahbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando I Ireta Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1434013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ian Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tykkala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni-Kristian Kamarainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Hartikainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Markos Chatziloizos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674029.3674062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Agaram" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Zhou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandradeep Pokhariya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Filliung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Peraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611132" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Radureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Comport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Mahe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324294v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357356v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Tykk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004279602470252" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andru Putra Twinanda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2013.6671774" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357359v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696881" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357370v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.45" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gallegos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651271" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357378v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650380" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357381v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Kragik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351885v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kragic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352023v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pressigout" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352029v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358430v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357354v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boulahbal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03326667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05422081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.035301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410797v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-You Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Sridhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Teng Lin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2411.03086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392461v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drupt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Comport" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Boulahbal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3194951" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2022.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02303117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2019.2943395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando I Ireta Munoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1434013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ian Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21531" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Tykkala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni-Kristian Kamarainen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Hartikainen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350642v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00161250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05495947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761470v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kassab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schnepf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavian Vasile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Markos Chatziloizos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ancora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3674029.3674062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760484v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509207v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.11678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Agaram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00287" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Zhou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Xing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandradeep Pokhariya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Filliung" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Peraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boizot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611132" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404157v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Radureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Drouilly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Comport" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Mahe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMPAR.2018.8376273" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636402v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII.2016.7843974" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324294v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357356v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Tykk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004279602470252" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andru Putra Twinanda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2013.6671774" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696881" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752920v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahony" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Audras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.25.45" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Gon&#231;alves" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650380" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357377v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gallegos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651271" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357381v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Kragik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kragic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352025v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357385v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pressigout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352024v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352029v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352076v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357353v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Boulahbal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883725v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03326667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05422081v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>